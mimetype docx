--- v0 (2026-06-22)
+++ v1 (2026-08-22)
@@ -3,65 +3,65 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73932E39" w14:textId="3404BA8F" w:rsidR="00DB779B" w:rsidRDefault="00C71F8B">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B9F4B82" wp14:editId="295BDE9B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B9F4B82" wp14:editId="7A9A8127">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>11376</wp:posOffset>
+              <wp:posOffset>2507505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-230505</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1674000" cy="410400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Obraz 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -73,691 +73,754 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1674000" cy="410400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704CF735" w14:textId="147F0423" w:rsidR="009C627D" w:rsidRDefault="009C2D7C">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="704CF735" w14:textId="5332784D" w:rsidR="009C627D" w:rsidRDefault="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D7951F" w14:textId="37AD774E" w:rsidR="009C627D" w:rsidRPr="009C627D" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…………….……………….</w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             …………</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9D0380" w14:textId="183803A5" w:rsidR="00DB779B" w:rsidRDefault="009C627D" w:rsidP="00DB779B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-        </w:rPr>
-[...156 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nazwa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F04F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>przedsiębiorstwa)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005F507C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">                                                                                    …………</w:t>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>(miejscowość</w:t>
       </w:r>
       <w:r w:rsidR="009C2D7C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>………………</w:t>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2D7C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-        <w:t xml:space="preserve">.   </w:t>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                                                                                                                                                                              </w:t>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
+        <w:t>data)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0987641A" w14:textId="77777777" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55622308" w14:textId="77777777" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BFBED9" w14:textId="798F26AF" w:rsidR="00F04F01" w:rsidRPr="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>………………..…………….……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CC2CB2" w14:textId="25466B0A" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="004D48D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="009C2D7C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adres siedziby </w:t>
+      </w:r>
+      <w:r w:rsidR="004D48D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>przedsiębiorstwa</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
-[...32 lines deleted...]
-      <w:r w:rsidR="009C2D7C">
+    </w:p>
+    <w:p w14:paraId="0F461A43" w14:textId="77777777" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D9E2E8" w14:textId="77777777" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719FB56A" w14:textId="35AAEE92" w:rsidR="00F04F01" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>………………..…………….………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65894DB2" w14:textId="30648937" w:rsidR="00F04F01" w:rsidRPr="009C627D" w:rsidRDefault="00F04F01" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
-[...58 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>Numer REGON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="682E1791" w14:textId="251817AD" w:rsidR="003B131D" w:rsidRPr="00D96108" w:rsidRDefault="003B131D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8849FD" w14:textId="77777777" w:rsidR="00D96108" w:rsidRDefault="003B131D" w:rsidP="009C2D7C">
+    <w:p w14:paraId="7B8849FD" w14:textId="77777777" w:rsidR="00D96108" w:rsidRPr="004D48D4" w:rsidRDefault="003B131D" w:rsidP="009C2D7C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D96108">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D96108">
+      <w:r w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ś</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D96108">
+      <w:r w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">WIADCZENIE </w:t>
       </w:r>
-      <w:r w:rsidR="0049791E" w:rsidRPr="00D96108">
+      <w:r w:rsidR="0049791E" w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">O </w:t>
       </w:r>
-      <w:r w:rsidR="009C2D7C" w:rsidRPr="00D96108">
+      <w:r w:rsidR="009C2D7C" w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">DOKONANYCH </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37538E70" w14:textId="38143D81" w:rsidR="00571E74" w:rsidRPr="00D96108" w:rsidRDefault="009C2D7C" w:rsidP="009C2D7C">
+    <w:p w14:paraId="37538E70" w14:textId="38143D81" w:rsidR="00571E74" w:rsidRPr="004D48D4" w:rsidRDefault="009C2D7C" w:rsidP="009C2D7C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D96108">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ZMIANACH KONSTRUKCYJNYCH POJAZDU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67882128" w14:textId="09948463" w:rsidR="00A009C4" w:rsidRPr="0049791E" w:rsidRDefault="00A009C4" w:rsidP="00A009C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C6CE94C" w14:textId="5A2CD222" w:rsidR="003B131D" w:rsidRPr="00D96108" w:rsidRDefault="003B131D" w:rsidP="003B131D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CAFF967" w14:textId="63769206" w:rsidR="00C71F8B" w:rsidRDefault="009C2D7C" w:rsidP="009530E7">
+    <w:p w14:paraId="7A2849AA" w14:textId="01AC382D" w:rsidR="009530E7" w:rsidRDefault="009C2D7C" w:rsidP="009530E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczam</w:t>
       </w:r>
       <w:r w:rsidR="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> iż</w:t>
       </w:r>
-      <w:r w:rsidR="003B131D" w:rsidRPr="0049791E">
+      <w:r w:rsidR="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009530E7">
+      <w:r w:rsidR="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">firma </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C2D7C">
+        <w:t xml:space="preserve">jako </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">posiadająca zgodnie z Rozporządzeniem Rady Ministrów z dnia 24 grudnia 2007 roku w sprawie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009530E7">
+        <w:t>przedsiębiorstwo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>„</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C2D7C">
+        <w:t xml:space="preserve"> o którym mowa w </w:t>
+      </w:r>
+      <w:r w:rsidR="004D48D4" w:rsidRPr="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Polskiej Klasyfikacji Działalności</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009530E7">
+        <w:t>art. 66 ust. 4 pkt 6 lit. b ustawy</w:t>
+      </w:r>
+      <w:r w:rsidR="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C2D7C">
+        <w:t xml:space="preserve"> – „Prawo o ruchu drogowym”,</w:t>
+      </w:r>
+      <w:r w:rsidR="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Dz. U. 2007 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009530E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2D7C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">r. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C2D7C">
+        <w:t>dokona</w:t>
+      </w:r>
+      <w:r w:rsidR="004D48D4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>poz. 1885 z</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009530E7">
+        <w:t>liśmy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2D7C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> zmian konstrukcyjnych</w:t>
+      </w:r>
       <w:r w:rsidR="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>późn</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> w pojeździe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2849AA" w14:textId="769EF4B1" w:rsidR="009530E7" w:rsidRDefault="009530E7" w:rsidP="009530E7">
+    <w:p w14:paraId="69A70FBB" w14:textId="77777777" w:rsidR="004D48D4" w:rsidRPr="00C402F2" w:rsidRDefault="004D48D4" w:rsidP="009530E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B1E26E8" w14:textId="32F1E4A8" w:rsidR="009530E7" w:rsidRDefault="009530E7" w:rsidP="009530E7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -990,51 +1053,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidRPr="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F67174" w14:textId="7C8A6E89" w:rsidR="009530E7" w:rsidRPr="009530E7" w:rsidRDefault="009530E7" w:rsidP="009530E7">
+    <w:p w14:paraId="10AFA645" w14:textId="70719FCF" w:rsidR="009530E7" w:rsidRPr="00C402F2" w:rsidRDefault="009530E7" w:rsidP="009530E7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data pierwszej rejestracji pojazdu: </w:t>
       </w:r>
       <w:r w:rsidRPr="009530E7">
@@ -1063,59 +1126,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AFA645" w14:textId="3D8A5D43" w:rsidR="009530E7" w:rsidRPr="00D96108" w:rsidRDefault="009530E7" w:rsidP="009530E7">
-      <w:pPr>
+    <w:p w14:paraId="4302624F" w14:textId="77777777" w:rsidR="00C402F2" w:rsidRPr="00C402F2" w:rsidRDefault="00C402F2" w:rsidP="00C402F2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0028B606" w14:textId="52538518" w:rsidR="009530E7" w:rsidRDefault="009530E7" w:rsidP="009530E7">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530E7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zmieniając</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1167,239 +1231,87 @@
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF4D935" w14:textId="6F3DBAB1" w:rsidR="00D96108" w:rsidRPr="00D96108" w:rsidRDefault="00D96108" w:rsidP="009530E7">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E300805" w14:textId="6B81CE1A" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00D96108">
+    <w:p w14:paraId="2E300805" w14:textId="41806533" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00D96108">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D96108">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokonane zmiany są zgodne z a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00D96108">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>t. 66 ustawy z dnia 20 czerwca 1997 roku „Prawo o ruchu drogowym” (Dz. U. z 2021 r., poz. 450</w:t>
-[...151 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>t. 66 ustawy „Prawo o ruchu drogowym”, rozporządzeniem Ministra Infrastruktury w sprawie warunków technicznych pojazdów oraz zakresu ich niezbędnego wyposażenia oraz rozporządzeniem Ministra Infrastruktury w sprawie wykazu przedmiotów wyposażenia i części wymontowanych z pojazdów, których ponowne użycie zagraża bezpieczeństwu ruchu drogowego lub negatywnie wpływa na środowisko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCC997A" w14:textId="5D28DC06" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00D96108">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="038DB204" w14:textId="060910DC" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00D96108">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1433,135 +1345,168 @@
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………...……………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766BBDDB" w14:textId="028BAF92" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00D96108">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………...………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E787627" w14:textId="77777777" w:rsidR="00D96108" w:rsidRDefault="00A009C4" w:rsidP="00DB779B">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2EDA218F" w14:textId="77777777" w:rsidR="004D48D4" w:rsidRDefault="004D48D4" w:rsidP="004D48D4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………...………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0146404C" w14:textId="77777777" w:rsidR="004D48D4" w:rsidRDefault="004D48D4" w:rsidP="004D48D4">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………...………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E787627" w14:textId="7156BFCB" w:rsidR="00D96108" w:rsidRPr="00A91A97" w:rsidRDefault="00A009C4" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11F5A56D" w14:textId="6EC81985" w:rsidR="009C627D" w:rsidRDefault="00A009C4" w:rsidP="00DB779B">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D87FA9B" w14:textId="498D3FF9" w:rsidR="00D96108" w:rsidRDefault="00A009C4" w:rsidP="00DB779B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D87FA9B" w14:textId="77777777" w:rsidR="00D96108" w:rsidRDefault="00D96108" w:rsidP="00DB779B">
-[...8 lines deleted...]
-    <w:p w14:paraId="6EBBF7E4" w14:textId="1DBF2427" w:rsidR="00A009C4" w:rsidRPr="009C627D" w:rsidRDefault="009C627D" w:rsidP="00DB779B">
+    <w:p w14:paraId="6EBBF7E4" w14:textId="14CC2AAD" w:rsidR="00A009C4" w:rsidRPr="009C627D" w:rsidRDefault="009C627D" w:rsidP="00DB779B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                          </w:t>
       </w:r>
       <w:r w:rsidR="00D96108">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00A009C4" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB6F362" w14:textId="34BA2051" w:rsidR="00D96108" w:rsidRDefault="00DB779B" w:rsidP="009C6F19">
+    <w:p w14:paraId="2AB6F362" w14:textId="3C057CBF" w:rsidR="00D96108" w:rsidRDefault="00DB779B" w:rsidP="009C6F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="00F229A1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00D96108">
         <w:rPr>
@@ -1606,91 +1551,153 @@
       <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(podpis osoby składającej oświadcz</w:t>
       </w:r>
       <w:r w:rsidR="00C71F8B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>enie</w:t>
       </w:r>
       <w:r w:rsidR="00D96108">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0B134C" w14:textId="6AF4EA40" w:rsidR="00C71F8B" w:rsidRDefault="00C71F8B" w:rsidP="009C6F19">
-[...17 lines deleted...]
-    <w:p w14:paraId="7483C9C9" w14:textId="368B5DBB" w:rsidR="00DB779B" w:rsidRPr="009C6F19" w:rsidRDefault="00571E74" w:rsidP="009C6F19">
+    <w:p w14:paraId="5F0B134C" w14:textId="710468F5" w:rsidR="00C71F8B" w:rsidRDefault="00C71F8B" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F0275F" w14:textId="038BDFCC" w:rsidR="00C71F8B" w:rsidRPr="009C6F19" w:rsidRDefault="00C71F8B" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7483C9C9" w14:textId="28154630" w:rsidR="00DB779B" w:rsidRPr="009C6F19" w:rsidRDefault="00F04F01" w:rsidP="009C6F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4511EFDE" wp14:editId="759E4C8C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2534285</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>176861</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1649095" cy="312420"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="80" name="Obraz 80"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="80" name="Obraz 80"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1649095" cy="312420"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00571E74">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB73DFB" wp14:editId="6D87D2F8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB73DFB" wp14:editId="1E5FA807">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>8021</wp:posOffset>
+              <wp:posOffset>4896485</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>10018295</wp:posOffset>
+              <wp:posOffset>10040951</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673860" cy="410210"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Obraz 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -1698,101 +1705,50 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673860" cy="410210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C71F8B" w:rsidRPr="00CF531D">
-[...49 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C71F8B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C71F8B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C71F8B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C71F8B">
@@ -1863,143 +1819,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB779B" w:rsidRPr="009C6F19" w:rsidSect="00C71F8B">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:zOrder="back">
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E49AEF3" w14:textId="77777777" w:rsidR="007C6B38" w:rsidRDefault="007C6B38" w:rsidP="0049791E">
+    <w:p w14:paraId="32F968B5" w14:textId="77777777" w:rsidR="00711525" w:rsidRDefault="00711525" w:rsidP="0049791E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A396FC3" w14:textId="77777777" w:rsidR="007C6B38" w:rsidRDefault="007C6B38" w:rsidP="0049791E">
+    <w:p w14:paraId="26E099E7" w14:textId="77777777" w:rsidR="00711525" w:rsidRDefault="00711525" w:rsidP="0049791E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00881F1F" w14:textId="77777777" w:rsidR="007C6B38" w:rsidRDefault="007C6B38" w:rsidP="0049791E">
+    <w:p w14:paraId="64289BCD" w14:textId="77777777" w:rsidR="00711525" w:rsidRDefault="00711525" w:rsidP="0049791E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C440A9E" w14:textId="77777777" w:rsidR="007C6B38" w:rsidRDefault="007C6B38" w:rsidP="0049791E">
+    <w:p w14:paraId="37EEC8F2" w14:textId="77777777" w:rsidR="00711525" w:rsidRDefault="00711525" w:rsidP="0049791E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EC623F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="868409A4"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2181,149 +2137,157 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1852644097">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="20589191">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Zw3vKQn2bVq4rSIP/+QOpFnYQ1qluTPa51aIN/im6Shn8/E1zuseFFCUqXD2GcQ1byNuQjDImJD2/GB78GtWGg==" w:salt="915kLOtzCbAhv+aw4q5n5w=="/>
-  <w:zoom w:percent="85"/>
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B131D"/>
     <w:rsid w:val="000D0976"/>
     <w:rsid w:val="001F0FB0"/>
     <w:rsid w:val="002A26FF"/>
     <w:rsid w:val="00346321"/>
     <w:rsid w:val="00386175"/>
     <w:rsid w:val="003B131D"/>
     <w:rsid w:val="0049791E"/>
+    <w:rsid w:val="004D48D4"/>
     <w:rsid w:val="004D75A2"/>
+    <w:rsid w:val="004E6A3A"/>
     <w:rsid w:val="00571E74"/>
+    <w:rsid w:val="005F507C"/>
     <w:rsid w:val="00606D50"/>
     <w:rsid w:val="00613EAC"/>
     <w:rsid w:val="00702FFA"/>
+    <w:rsid w:val="00711525"/>
     <w:rsid w:val="007C6B38"/>
     <w:rsid w:val="009530E7"/>
     <w:rsid w:val="009C2D7C"/>
     <w:rsid w:val="009C627D"/>
     <w:rsid w:val="009C6F19"/>
     <w:rsid w:val="00A009C4"/>
+    <w:rsid w:val="00A91A97"/>
     <w:rsid w:val="00BB2083"/>
+    <w:rsid w:val="00BB30F1"/>
+    <w:rsid w:val="00C402F2"/>
     <w:rsid w:val="00C71F8B"/>
     <w:rsid w:val="00D04633"/>
     <w:rsid w:val="00D96108"/>
     <w:rsid w:val="00DB779B"/>
     <w:rsid w:val="00E11865"/>
+    <w:rsid w:val="00F04F01"/>
     <w:rsid w:val="00F229A1"/>
     <w:rsid w:val="00F31275"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="11D15806"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2671,51 +2635,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
@@ -2775,55 +2738,76 @@
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00386175"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00386175"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D48D4"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D48D4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3070,70 +3054,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90A95D90-618B-894A-9F9B-80300FB849E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>368</Words>
-  <Characters>2208</Characters>
+  <Words>340</Words>
+  <Characters>2042</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2571</CharactersWithSpaces>
+  <CharactersWithSpaces>2378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>