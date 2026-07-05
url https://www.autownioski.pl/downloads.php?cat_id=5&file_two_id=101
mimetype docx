--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73932E39" w14:textId="0BE747C7" w:rsidR="00DB779B" w:rsidRDefault="0063622C">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65722AAF" wp14:editId="115675EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2500921</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>218440</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673860" cy="410210"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Obraz 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -190,1502 +190,2310 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0063622C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.……</w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="0063622C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9D0380" w14:textId="6FFE5A9E" w:rsidR="00DB779B" w:rsidRPr="009C627D" w:rsidRDefault="009C627D" w:rsidP="00DB779B">
+    <w:p w14:paraId="5A60200A" w14:textId="0DBA2685" w:rsidR="0063622C" w:rsidRDefault="009C627D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="0063622C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(miejscowość)</w:t>
       </w:r>
       <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9EE69" w14:textId="54B261D6" w:rsidR="0063622C" w:rsidRDefault="0063622C">
-[...17 lines deleted...]
-    <w:p w14:paraId="71A3DC47" w14:textId="364682BC" w:rsidR="00143082" w:rsidRPr="00143082" w:rsidRDefault="00143082" w:rsidP="00143082">
+    <w:p w14:paraId="4FDB10EE" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRPr="00364E4F" w:rsidRDefault="00364E4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A3DC47" w14:textId="2C88D392" w:rsidR="00143082" w:rsidRPr="00B83908" w:rsidRDefault="00143082" w:rsidP="00143082">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00143082">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83908">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3A1A1836" w14:textId="161F9561" w:rsidR="0063622C" w:rsidRPr="0063622C" w:rsidRDefault="00143082" w:rsidP="0063622C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PRZEDSIĘBIORCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA6BD00" w14:textId="77777777" w:rsidR="00B83908" w:rsidRDefault="00143082" w:rsidP="0063622C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00143082">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83908">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3E1CB275" w14:textId="77777777" w:rsidR="0063622C" w:rsidRPr="0063622C" w:rsidRDefault="004A1966" w:rsidP="004A1966">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO WNIOSKU O WYDANIE DECYZJI O PROFESJONALNEJ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1A1836" w14:textId="42A63E09" w:rsidR="0063622C" w:rsidRPr="00B83908" w:rsidRDefault="00143082" w:rsidP="0063622C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>REJESTRACJI POJAZDÓW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F8EDC9" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRPr="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="0063622C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1CB275" w14:textId="51E70510" w:rsidR="0063622C" w:rsidRPr="00364E4F" w:rsidRDefault="004A1966" w:rsidP="004A1966">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0063622C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00143082" w:rsidRPr="0063622C">
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>oświadczenie</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00143082" w:rsidRPr="0063622C">
+      <w:r w:rsidR="00B83908">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0063622C">
+      <w:r w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">o którym mowa w art. 80t ust. 3 pkt 3 ustawy z dnia 20 czerwca 1997 r. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB233D2" w14:textId="16C5D22C" w:rsidR="004A1966" w:rsidRPr="0063622C" w:rsidRDefault="004A1966" w:rsidP="004A1966">
+    <w:p w14:paraId="67882128" w14:textId="222558BA" w:rsidR="00A009C4" w:rsidRPr="00364E4F" w:rsidRDefault="004A1966" w:rsidP="00364E4F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0063622C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="0063622C" w:rsidRPr="0063622C">
+      <w:r w:rsidR="0063622C" w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Prawo o ruchu drogowym</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063622C">
+      <w:r w:rsidRPr="00364E4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A7D9C5" w14:textId="75A6E272" w:rsidR="0049791E" w:rsidRPr="0049791E" w:rsidRDefault="0049791E" w:rsidP="00A009C4">
-      <w:pPr>
+    <w:p w14:paraId="6C6CE94C" w14:textId="3F1E219A" w:rsidR="003B131D" w:rsidRPr="0049791E" w:rsidRDefault="003B131D" w:rsidP="003B131D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67882128" w14:textId="0C60B345" w:rsidR="00A009C4" w:rsidRPr="0049791E" w:rsidRDefault="00A009C4" w:rsidP="00A009C4">
+    <w:p w14:paraId="52AE377D" w14:textId="7B189B01" w:rsidR="00F229A1" w:rsidRPr="00364E4F" w:rsidRDefault="003B131D" w:rsidP="00143082">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niżej podpisany(</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1966" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>na)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1966" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="0049791E" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB779B" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1966" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>………. legitymuj</w:t>
+      </w:r>
+      <w:r w:rsidR="0049791E" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ący</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1966" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(-ca)</w:t>
+      </w:r>
+      <w:r w:rsidR="0049791E" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się dokumentem tożsamości (</w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Wybór1"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049791E" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paszport*, </w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Wybór2"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dowód osobisty</w:t>
+      </w:r>
+      <w:r w:rsidR="0049791E" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Wybór3"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00364E4F" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> karta pobytu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31275" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) o nr …………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31275" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378522D9" w14:textId="1132F082" w:rsidR="00F229A1" w:rsidRPr="00364E4F" w:rsidRDefault="004A1966" w:rsidP="00143082">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>wydanym przez ………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>PESEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub data urodzenia (dotyczy obcokrajowca nie posiadającego numeru PESEL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>: …………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>zamieszkujący(-ca)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pod adresem:</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648EC045" w14:textId="193836CD" w:rsidR="004A1966" w:rsidRPr="00364E4F" w:rsidRDefault="004A1966" w:rsidP="0049791E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>świadomy(-ma) odpowiedzialności karnej wynikającej z art. 233 § 1 Kodeksu karnego za składanie fałszywych oświadczeń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>oświadczam</w:t>
+      </w:r>
+      <w:r w:rsidR="00143082" w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1175D98E" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Wybór4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nie byłem(-łam) prawomocnie skazany(-na) za przestępstwo przeciwko mieniu, przestępstwo przeciwko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D48DAB6" w14:textId="4B758C4C" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obrotowi gospodarczemu lub przestępstwo przeciwko wiarygodności dokumentów, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6961A2BC" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765CF189" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Wybór5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">każdy z pojazdów, którym będą wykonywane jazdy testowe, będzie spełniał warunki określone w art. 66 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D26D273" w14:textId="47EF5F6C" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy, odpowiednie dla tego pojazdu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502099D3" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401786C6" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Wybór7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">będą używane w ruchu drogowym z wykorzystaniem profesjonalnego dowodu rejestracyjnego tylko pojazdy, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E56271" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dla których posiadam udokumentowane prawo do dysponowania nimi, oraz wyłącznie w celu wykonywania </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43428180" w14:textId="3F01CF10" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jazd testowych, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1EF7EE" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E58339" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Wybór10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blankiety profesjonalnego dowodu rejestracyjnego będą wypełniane wyłącznie przez podmiot uprawniony </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FE1E85" w14:textId="0EFACEEF" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">albo osoby zatrudnione przez ten podmiot.                                                                                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11320EF0" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EE5A18" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Wybór6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojazd, którym będzie prowadzona działalność badawczo-rozwojowa w rozumieniu art. 4a pkt 26 ustawy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40033ABD" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00364E4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 15 lutego 1992 r. o podatku dochodowym od osób prawnych, będzie spełniał co najmniej wymagania </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F030548" w14:textId="7D6543C9" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>techniczne opisane w art. 66 ust. 1 i ust. 4 pkt 1–4 ustawy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9D3E0D" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A15B575" w14:textId="78ED3536" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Wybór8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojazdy do celów prowadzonych prac badawczych, używane w ruchu drogowym z wykorzystaniem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D6AA85" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profesjonalnego dowodu rejestracyjnego, dla których posiadam udokumentowane prawo do dysponowania </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A01651" w14:textId="35571465" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nimi, będą wykorzystywane wyłącznie w tym celu i nie będą podlegały dalszej odsprzedaży</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1BAEBB" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13281E37" w14:textId="0E7B902F" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Wybór9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>posiadam ubezpieczenie OC dla prowadzonej działalności badawczo-rozwojowej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD19666" w14:textId="77777777" w:rsidR="00364E4F" w:rsidRDefault="00364E4F" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B80739" w14:textId="7DC77244" w:rsidR="004A1966" w:rsidRDefault="004A1966" w:rsidP="00DB779B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6CE94C" w14:textId="3F1E219A" w:rsidR="003B131D" w:rsidRPr="0049791E" w:rsidRDefault="003B131D" w:rsidP="003B131D">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="67778373" w14:textId="6EFAD094" w:rsidR="0063622C" w:rsidRDefault="0063622C" w:rsidP="00DB779B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52AE377D" w14:textId="72B10095" w:rsidR="00F229A1" w:rsidRDefault="0063622C" w:rsidP="00143082">
-[...11 lines deleted...]
-          <w:noProof/>
+    <w:p w14:paraId="2720BCFF" w14:textId="77777777" w:rsidR="0063622C" w:rsidRDefault="0063622C" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...75 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F5A56D" w14:textId="7304410B" w:rsidR="009C627D" w:rsidRDefault="00A009C4" w:rsidP="00DB779B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...486 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312BC193" w14:textId="0058ED78" w:rsidR="00B83908" w:rsidRDefault="009C627D" w:rsidP="009C6F19">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>oświadczam</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A009C4" w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB779B" w:rsidRPr="009C627D">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> że:</w:t>
-[...159 lines deleted...]
-      <w:pPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E5B909" w14:textId="5A941ACC" w:rsidR="00B83908" w:rsidRDefault="00DB779B" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009C627D">
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F229A1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A1966">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009C627D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83908">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                         </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="009C627D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009C627D">
-        <w:rPr>
-[...41 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="009C627D">
+        <w:t>(podpis osoby składającej oświadczeni</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1966">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>(podpis osoby składającej oświadczeni</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A1966">
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0B25A7" w14:textId="77777777" w:rsidR="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>e)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BC19FC4" w14:textId="7572F31C" w:rsidR="009C6F19" w:rsidRPr="009C6F19" w:rsidRDefault="009C6F19" w:rsidP="009C6F19">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3C1D62" w14:textId="77777777" w:rsidR="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="773BBC24" w14:textId="7DFE7C3A" w:rsidR="009C6F19" w:rsidRPr="009C6F19" w:rsidRDefault="009C6F19" w:rsidP="009C6F19">
+    <w:p w14:paraId="0F283A6B" w14:textId="77777777" w:rsidR="00B83908" w:rsidRPr="009C6F19" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709F6FC6" w14:textId="0F1839C4" w:rsidR="009C6F19" w:rsidRPr="009C6F19" w:rsidRDefault="009C6F19" w:rsidP="009C6F19">
-[...49 lines deleted...]
-          <w:szCs w:val="13"/>
+    <w:p w14:paraId="7483C9C9" w14:textId="0E2F3659" w:rsidR="00DB779B" w:rsidRPr="00B83908" w:rsidRDefault="009C6F19" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>* prawidłowe zaznaczyć</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FF6C0" w14:textId="6E816E2F" w:rsidR="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dodatkowo zaznacza podmiot prowadzący działalność badawczo-rozwojową </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35150433" w14:textId="1CDC5867" w:rsidR="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF531D">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B3C9F5" wp14:editId="46FDF580">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B3C9F5" wp14:editId="38F609E9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2601595</wp:posOffset>
+              <wp:posOffset>2743835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>26961</wp:posOffset>
+              <wp:posOffset>84759</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1718418" cy="325595"/>
+            <wp:extent cx="1718310" cy="325120"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Obraz 0"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Obraz 0"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1718418" cy="325595"/>
+                      <a:ext cx="1718310" cy="325120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-    <w:sectPr w:rsidR="00DB779B" w:rsidRPr="009C6F19" w:rsidSect="0063622C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w rozumieniu art. 4a pkt 26 ustawy z dnia 15 lutego 1992 r. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B97122C" w14:textId="394EBE03" w:rsidR="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o podatku dochodowym od osób prawnych </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE786EB" w14:textId="40349A7C" w:rsidR="00364E4F" w:rsidRPr="00B83908" w:rsidRDefault="00B83908" w:rsidP="009C6F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B83908">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:t>(Dz. U. z. 2026 r. poz. 554).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00364E4F" w:rsidRPr="00B83908" w:rsidSect="0063622C">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:zOrder="back">
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B87BA3D" w14:textId="77777777" w:rsidR="00315BEB" w:rsidRDefault="00315BEB" w:rsidP="0049791E">
+    <w:p w14:paraId="48F32B6B" w14:textId="77777777" w:rsidR="00277DF2" w:rsidRDefault="00277DF2" w:rsidP="0049791E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E9AC7A" w14:textId="77777777" w:rsidR="00315BEB" w:rsidRDefault="00315BEB" w:rsidP="0049791E">
+    <w:p w14:paraId="224B045E" w14:textId="77777777" w:rsidR="00277DF2" w:rsidRDefault="00277DF2" w:rsidP="0049791E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDE6B64" w14:textId="77777777" w:rsidR="00315BEB" w:rsidRDefault="00315BEB" w:rsidP="0049791E">
+    <w:p w14:paraId="0184F109" w14:textId="77777777" w:rsidR="00277DF2" w:rsidRDefault="00277DF2" w:rsidP="0049791E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4182EBAB" w14:textId="77777777" w:rsidR="00315BEB" w:rsidRDefault="00315BEB" w:rsidP="0049791E">
+    <w:p w14:paraId="2868E7F2" w14:textId="77777777" w:rsidR="00277DF2" w:rsidRDefault="00277DF2" w:rsidP="0049791E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B667E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F4E135E"/>
     <w:lvl w:ilvl="0" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1980,144 +2788,150 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2013560132">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1797915027">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1070230682">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vWihD+Vwgol7q5EQMgeP5Fg5D81mPLXyIqgjqdhf0W3yEyH/UxPVleNH5Tc3iUsE12Zha/SDPs3EBTN3pQ16kA==" w:salt="icyZrR4I+QMzz2T3eNYSXQ=="/>
-  <w:zoom w:percent="149"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B131D"/>
     <w:rsid w:val="00143082"/>
+    <w:rsid w:val="00277DF2"/>
     <w:rsid w:val="002A26FF"/>
     <w:rsid w:val="00315BEB"/>
+    <w:rsid w:val="00364E4F"/>
     <w:rsid w:val="003B131D"/>
     <w:rsid w:val="0049791E"/>
     <w:rsid w:val="004A1966"/>
     <w:rsid w:val="004D75A2"/>
+    <w:rsid w:val="004E6A3A"/>
     <w:rsid w:val="00606D50"/>
     <w:rsid w:val="00613EAC"/>
     <w:rsid w:val="0063622C"/>
     <w:rsid w:val="00702FFA"/>
     <w:rsid w:val="007968FF"/>
     <w:rsid w:val="009C627D"/>
     <w:rsid w:val="009C6F19"/>
     <w:rsid w:val="00A009C4"/>
+    <w:rsid w:val="00B83908"/>
+    <w:rsid w:val="00C20C9A"/>
     <w:rsid w:val="00DB779B"/>
     <w:rsid w:val="00E11865"/>
     <w:rsid w:val="00F06DD4"/>
     <w:rsid w:val="00F229A1"/>
     <w:rsid w:val="00F31275"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="11D15806"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2546,51 +3360,51 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0049791E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009C6F19"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2821,70 +3635,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>339</Words>
-  <Characters>2035</Characters>
+  <Words>477</Words>
+  <Characters>2865</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2370</CharactersWithSpaces>
+  <CharactersWithSpaces>3336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik Microsoft Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>