--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -4,4165 +4,10504 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30451BC4" w14:textId="75B17B8E" w:rsidR="001824AF" w:rsidRPr="007D2DD0" w:rsidRDefault="001F7B43" w:rsidP="007D2DD0">
+    <w:p w14:paraId="5BBA6AF0" w14:textId="24DB0B8A" w:rsidR="000F66B1" w:rsidRDefault="00AC5B9E" w:rsidP="007C6EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="-567" w:right="-851"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D34F6">
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61EE5E66" wp14:editId="04A61EE7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5954EBDC" wp14:editId="00F29858">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1984375</wp:posOffset>
+              <wp:posOffset>2126615</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-377402</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>67711</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1674000" cy="410400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Obraz 1"/>
+            <wp:docPr id="75" name="Obraz 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1674000" cy="410400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66470B69" w14:textId="11BE59C1" w:rsidR="001824AF" w:rsidRPr="001824AF" w:rsidRDefault="001824AF" w:rsidP="001824AF">
+    <w:p w14:paraId="77355C4A" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRDefault="000F66B1" w:rsidP="007C6EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:sz w:val="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E3ED22" w14:textId="6BCB7172" w:rsidR="00D06464" w:rsidRDefault="007C6EFE" w:rsidP="007C6EFE">
+    <w:p w14:paraId="1FEA3EFB" w14:textId="3B5BFA24" w:rsidR="00D06464" w:rsidRDefault="007C6EFE" w:rsidP="007C6EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">.................................................................................................                                                                             </w:t>
+        <w:t>....................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............................................                                                               </w:t>
       </w:r>
       <w:r w:rsidR="009B5389">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00192A58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>............................................................... dnia ...................</w:t>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r w:rsidR="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>........................ dnia ............</w:t>
+      </w:r>
+      <w:r w:rsidR="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidR="009B5389">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00192A58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210D3946" w14:textId="2E46EEEF" w:rsidR="00D06464" w:rsidRPr="006F652E" w:rsidRDefault="00D06464" w:rsidP="00192A58">
+    <w:p w14:paraId="787EDD1A" w14:textId="7508E366" w:rsidR="00D06464" w:rsidRPr="006F652E" w:rsidRDefault="00D06464" w:rsidP="00192A58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F652E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007C6EFE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE2B87">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C6EFE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A94296">
-[...6 lines deleted...]
-      <w:r w:rsidR="007C6EFE">
+      <w:r w:rsidRPr="006F652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (imię i nazwisko właściciela/li lub nazwa firmy</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3796" w:rsidRPr="006F652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58" w:rsidRPr="006F652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F652E">
-[...26 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00192A58" w:rsidRPr="006F652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00192A58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">miejscowość)                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135AF917" w14:textId="68A6AC42" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+    <w:p w14:paraId="35F517F2" w14:textId="12280882" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2412A5D9" w14:textId="7EEE643C" w:rsidR="00D06464" w:rsidRDefault="00A733B3" w:rsidP="00A14DC8">
-      <w:pPr>
+    <w:p w14:paraId="16A46F2A" w14:textId="77777777" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D496657" w14:textId="77777777" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E7E767" w14:textId="052F0783" w:rsidR="007C6EFE" w:rsidRDefault="00C607F3" w:rsidP="007C6EFE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="478E94D9" wp14:editId="0C58EC8F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EFAB9D8" wp14:editId="7FE01401">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2694940</wp:posOffset>
+                  <wp:posOffset>2898140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50589</wp:posOffset>
+                  <wp:posOffset>30571</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3426460" cy="668655"/>
-                <wp:effectExtent l="2540" t="3175" r="12700" b="13970"/>
+                <wp:extent cx="3109061" cy="668655"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="17145"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Text Box 46"/>
+                <wp:docPr id="53" name="Text Box 46"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3426460" cy="668655"/>
+                          <a:ext cx="3109061" cy="668655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="bg1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2F03D34B" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
+                          <w:p w14:paraId="4AEB56C6" w14:textId="4F7F1F43" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00192A58">
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Wydział Komunikacji</w:t>
+                              <w:t>Wydział K</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00711A03">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>o</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00192A58">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>munikacji</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="40CDB791" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
+                          <w:p w14:paraId="416CC797" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Starostwa Powiatowego / Urzędu Miasta</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F080EEB" w14:textId="73C23B7F" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="00444142">
+                          <w:p w14:paraId="0531C7A6" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="00444142">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">w </w:t>
                             </w:r>
-                            <w:r w:rsidR="00A03969">
-[...5 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="63310DA8" w14:textId="77777777" w:rsidR="00444142" w:rsidRPr="00192A58" w:rsidRDefault="00444142" w:rsidP="00444142">
+                          <w:p w14:paraId="61C4CBF9" w14:textId="77777777" w:rsidR="00444142" w:rsidRPr="00192A58" w:rsidRDefault="00444142" w:rsidP="00444142">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t xml:space="preserve">        </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="478E94D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6EFAB9D8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 46" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:212.2pt;margin-top:4pt;width:269.8pt;height:52.65pt;z-index:-251594752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBYQ8pZRgIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07SlDd2o6WrpUoS0&#13;&#10;XKRdPsBxnMTC9hjbbVK+nrHT7bbwhsiD5bn4zMyZmaxvB63IQTgvwZR0NplSIgyHWpq2pN+fdm9W&#13;&#10;lPjATM0UGFHSo/D0dvP61bq3hZhDB6oWjiCI8UVvS9qFYIss87wTmvkJWGHQ2IDTLKDo2qx2rEd0&#13;&#10;rbL5dJpnPbjaOuDCe9Tej0a6SfhNI3j42jReBKJKirmFdLp0VvHMNmtWtI7ZTvJTGuwfstBMGgx6&#13;&#10;hrpngZG9k39BackdeGjChIPOoGkkF6kGrGY2/aOax45ZkWpBcrw90+T/Hyz/cvjmiKyxdzklhmns&#13;&#10;0ZMYAnkPA1nkkZ/e+gLdHi06hgH16Jtq9fYB+A9PDGw7Zlpx5xz0nWA15jeLL7OLpyOOjyBV/xlq&#13;&#10;jMP2ARLQ0DgdyUM6CKJjn47n3sRcOCrfLub5IkcTR1uer/LlMoVgxfNr63z4KECTeCmpw94ndHZ4&#13;&#10;8CFmw4pnlxjMg5L1TiqVBNdWW+XIgeGc7NJ3Qr9yU4b0Jb1ZzpcjAVcQcWTFGaRqR5LUXmO1I/Bs&#13;&#10;Gr8IzArU42SO+qTC9NLUR4iU7FVkLQPuiZK6pKsLlMj2B1MnxMCkGu8IpcyJ/sj4yH0YqgEdY08q&#13;&#10;qI/YCAfjPuD+4qUD94uSHnehpP7nnjlBifpksJk3s8UiLk8SFst3cxTcpaW6tDDDEaqkgZLxug3j&#13;&#10;wu2tk22HkUZmDNzhADQy9eYlq1PeOO+JhdNuxoW6lJPXyx9k8xsAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ALaBGczhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWPptqjauqYTYmI3&#13;&#10;hChocEwb01Y0TtVkW+HXY07jYtl6z+8j306uFyccQ+dJw3yWgECqve2o0fD2+ni3AhGiIWt6T6jh&#13;&#10;GwNsi+ur3GTWn+kFT2VsBItQyIyGNsYhkzLULToTZn5AYuzTj85EPsdG2tGcWdz1cpEkqXSmI3Zo&#13;&#10;zYAPLdZf5dFpCHWSHp5VeXiv5B5/1tbuPvZPWt/eTLsNj/sNiIhTvHzAXwfODwUHq/yRbBC9BrVQ&#13;&#10;iqkaVtyL8XWqeKmYOF8uQRa5/F+j+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYQ8pZ&#13;&#10;RgIAAIkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2&#13;&#10;gRnM4QAAAA4BAAAPAAAAAAAAAAAAAAAAAKAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAArgUAAAAA&#13;&#10;" strokecolor="white [3212]">
+              <v:shape id="Text Box 46" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:228.2pt;margin-top:2.4pt;width:244.8pt;height:52.65pt;z-index:-251594752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAjtikeNQIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySlLW3UdLV0KUJa&#13;&#10;LtLCBziOk1g4HmO7TZav37GT7bbwhsiD5RnbZ2bOnMn2ZugUOQnrJOiCZrOUEqE5VFI3Bf3x/fBm&#13;&#10;TYnzTFdMgRYFfRSO3uxev9r2JhdzaEFVwhIE0S7vTUFb702eJI63omNuBkZoPKzBdsyjaZuksqxH&#13;&#10;9E4l8zRdJT3Yyljgwjn03o2HdBfx61pw/7WunfBEFRRz83G1cS3Dmuy2LG8sM63kUxrsH7LomNQY&#13;&#10;9Ax1xzwjRyv/guokt+Cg9jMOXQJ1LbmINWA1WfpHNQ8tMyLWguQ4c6bJ/T9Y/uX0YL5Z4of3MGAD&#13;&#10;YxHO3AP/6YiGfct0I26thb4VrMLAWaAs6Y3Lp6eBape7AFL2n6HCJrOjhwg01LYLrGCdBNGxAY9n&#13;&#10;0sXgCUfn2yzdpKuMEo5nq9V6tVzGECx/fm2s8x8FdCRsCmqxqRGdne6dD9mw/PlKCOZAyeoglYqG&#13;&#10;bcq9suTEUACH+E3oV9eUJn1BN8v5ciTgCiJoUZxBymYkSR07rHYEztLwjWJCP0pu9EcXphflHCBi&#13;&#10;sleRO+lxAJTsCrq+QAlsf9BVlKdnUo17hFJ6oj8wPnLvh3LAi6ENJVSP2AgLo9BxMHHTgv1NSY8i&#13;&#10;L6j7dWRWUKI+aWzmJlsswlREY7F8N0fDXp6UlydMc4QqqKdk3O79OElHY2XTYqSRGQ23KIBaxt68&#13;&#10;ZDXljUKOLExDFybl0o63Xn4NuycAAAD//wMAUEsDBBQABgAIAAAAIQAXhu2h4QAAAA4BAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWFJUKtY1nRATuyFEQYNj2nhttcapmmwr/HrM&#13;&#10;CS6WLT8/v69Yz24QJ5xC70lDslAgkBpve2o1vL893dyDCNGQNYMn1PCFAdbl5UVhcuvP9IqnKraC&#13;&#10;TSjkRkMX45hLGZoOnQkLPyLxbu8nZyKPUyvtZM5s7gZ5q1QmnemJP3RmxMcOm0N1dBpCo7LdS1rt&#13;&#10;Pmq5xe+ltZvP7bPW11fzZsXlYQUi4hz/LuCXgfNDycFqfyQbxKAhvctSlnLDGLxfphkD1ixMVAKy&#13;&#10;LOR/jPIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI7YpHjUCAABiBAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF4btoeEAAAAOAQAADwAAAAAA&#13;&#10;AAAAAAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" strokecolor="white [3212]">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2F03D34B" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
+                    <w:p w14:paraId="4AEB56C6" w14:textId="4F7F1F43" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00192A58">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Wydział Komunikacji</w:t>
+                        <w:t>Wydział K</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00711A03">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>o</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00192A58">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>munikacji</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="40CDB791" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
+                    <w:p w14:paraId="416CC797" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="008158ED">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>Starostwa Powiatowego / Urzędu Miasta</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F080EEB" w14:textId="73C23B7F" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="00444142">
+                    <w:p w14:paraId="0531C7A6" w14:textId="77777777" w:rsidR="00192A58" w:rsidRDefault="00192A58" w:rsidP="00444142">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">w </w:t>
                       </w:r>
-                      <w:r w:rsidR="00A03969">
-[...5 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="63310DA8" w14:textId="77777777" w:rsidR="00444142" w:rsidRPr="00192A58" w:rsidRDefault="00444142" w:rsidP="00444142">
+                    <w:p w14:paraId="61C4CBF9" w14:textId="77777777" w:rsidR="00444142" w:rsidRPr="00192A58" w:rsidRDefault="00444142" w:rsidP="00444142">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t xml:space="preserve">        </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A713C09" w14:textId="1576C5EA" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A94296">
+    <w:p w14:paraId="32A5456B" w14:textId="3246709C" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-851"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003756FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008158ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (adres zamieszkania</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00421C2E" w:rsidRPr="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05030" w:rsidRPr="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>lub adres siedziby</w:t>
+      </w:r>
+      <w:r w:rsidR="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3796" w:rsidRPr="003B77C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65192D0A" w14:textId="4CBB398E" w:rsidR="007C6EFE" w:rsidRDefault="007C6EFE" w:rsidP="007C6EFE">
+    <w:p w14:paraId="0964DC09" w14:textId="5B19C5C0" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5A07A7" w14:textId="77777777" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E48F54" w14:textId="77777777" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385B2E28" w14:textId="282C614E" w:rsidR="00D06464" w:rsidRDefault="0082769C" w:rsidP="006B3CEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
         <w:t>.................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E1B792" w14:textId="412BCB16" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+    <w:p w14:paraId="1D06878E" w14:textId="0339DA6A" w:rsidR="00D06464" w:rsidRDefault="00B20F7B" w:rsidP="00A14DC8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="008E3796">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="008158ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06464">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>numer PESEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub REGON</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5" w:rsidRPr="003B77C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5" w:rsidRPr="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003756FF">
+      <w:r w:rsidR="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5" w:rsidRPr="003B77C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub data urodzenia</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3796" w:rsidRPr="003B77C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="14"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00444142">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C6EFE">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1B4C14D6" w14:textId="0AC4AE62" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A14DC8">
+    <w:p w14:paraId="1E8B26F5" w14:textId="77777777" w:rsidR="00427BE5" w:rsidRDefault="00427BE5" w:rsidP="00A14DC8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29048DC1" w14:textId="77777777" w:rsidR="00D06464" w:rsidRDefault="00D06464" w:rsidP="00A94296">
+    <w:p w14:paraId="5B624CB5" w14:textId="3D6D8734" w:rsidR="002C03BB" w:rsidRDefault="002C03BB" w:rsidP="00A14DC8">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-851"/>
+        <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EBEE793" w14:textId="521E6980" w:rsidR="00D06464" w:rsidRDefault="007C6EFE" w:rsidP="006B3CEF">
+    <w:p w14:paraId="6525B56F" w14:textId="2E779C7A" w:rsidR="00427BE5" w:rsidRDefault="0082769C" w:rsidP="00427BE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>...............</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">                                    </w:t>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00427BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00427BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00427BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00427BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ………………..……………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC6D0A9" w14:textId="0B37102C" w:rsidR="00D06464" w:rsidRDefault="00B20F7B" w:rsidP="00A14DC8">
+    <w:p w14:paraId="72AE62ED" w14:textId="2ECEC7AF" w:rsidR="00427BE5" w:rsidRDefault="00427BE5" w:rsidP="00427BE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008158ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="008E3796">
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3716">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006B4E99" w:rsidRPr="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>(urząd skarbowy</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3716">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> właściciela</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99" w:rsidRPr="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
       <w:r w:rsidR="002F56AE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="008158ED">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F56AE">
+      <w:r w:rsidR="0082769C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A94296">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99" w:rsidRPr="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>nr tel. komórkowy do powiadomienia SMS</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A94296">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">numer </w:t>
+      <w:r w:rsidR="00711A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>adres skrzynki elektronicznej - e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>REGON</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223FD091" w14:textId="785910FE" w:rsidR="00427BE5" w:rsidRDefault="00427BE5" w:rsidP="00A14DC8">
+    <w:p w14:paraId="259BF0E1" w14:textId="793A44A0" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="00427BE5" w:rsidP="00156E13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="12"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008158ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="002F56AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16A640B9" w14:textId="414728FC" w:rsidR="007D2DD0" w:rsidRPr="00A03969" w:rsidRDefault="007D2DD0" w:rsidP="00A03969">
-[...5 lines deleted...]
-        <w:ind w:left="-567" w:right="-851"/>
+    <w:p w14:paraId="1A41D2D0" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="000F66B1" w:rsidP="00427BE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-284" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133EE35C" w14:textId="641A7069" w:rsidR="00A93E62" w:rsidRPr="000F66B1" w:rsidRDefault="000F66B1" w:rsidP="000F66B1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-851" w:right="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A03969">
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB60C5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">NIOSEK O WYDANIE DECYZJI </w:t>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F4371C" w14:textId="4A77E8BD" w:rsidR="00A94296" w:rsidRPr="00A03969" w:rsidRDefault="007D2DD0" w:rsidP="00A03969">
-[...24 lines deleted...]
-    <w:p w14:paraId="39CE7AC8" w14:textId="77777777" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+    <w:p w14:paraId="6EA4F9BD" w14:textId="41474F3F" w:rsidR="00446E90" w:rsidRPr="00C32E26" w:rsidRDefault="00446E90" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C411CA1" w14:textId="73DCD7C8" w:rsidR="00A94296" w:rsidRPr="001F7B43" w:rsidRDefault="00A94296" w:rsidP="001F7B43">
-[...72 lines deleted...]
-    <w:p w14:paraId="2A3A3A1B" w14:textId="28BBCD58" w:rsidR="00446E90" w:rsidRPr="007D2DD0" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
+    <w:p w14:paraId="4A0DC624" w14:textId="4252588D" w:rsidR="00C607F3" w:rsidRDefault="00B20F7B" w:rsidP="00C607F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wnoszę o:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Wybór1"/>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rejestracje*,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Wybór2"/>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czasową rejestracje</w:t>
+      </w:r>
+      <w:r w:rsidR="00C607F3" w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B718EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B718EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B718EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D771DEF" w14:textId="21E63B7F" w:rsidR="00C607F3" w:rsidRDefault="00C607F3" w:rsidP="009238C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Wybór3"/>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0082769C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20F7B" w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>yrejestrowanie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F226E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00446E90" w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20F7B" w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór45"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Wybór45"/>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawiadamiam o zbyci</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>u* -</w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002046D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>następującego pojazdu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC41EE9" w14:textId="178EE6DB" w:rsidR="009238C1" w:rsidRPr="00C32E26" w:rsidRDefault="009238C1" w:rsidP="009238C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E29640" w14:textId="786014C7" w:rsidR="00D06464" w:rsidRDefault="008E3796" w:rsidP="00D11591">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-284" w:firstLine="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rodzaj pojazdu i przeznaczenie: .......................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAB0BA3" w14:textId="77777777" w:rsidR="008E3796" w:rsidRDefault="008E3796" w:rsidP="00D11591">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Marka, typ, model: ..........................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEA45C0" w14:textId="29BCDEEA" w:rsidR="008E3796" w:rsidRDefault="008E3796" w:rsidP="00D11591">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Rok produkcji: ................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4932">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C82D946" w14:textId="550818A7" w:rsidR="008E3796" w:rsidRDefault="00CD4932" w:rsidP="00D11591">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B741EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identyfikacyjny </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B741EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>nadwozi</w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>a podwozia lub ramy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B741EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>...........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA08E1" w14:textId="7A75CCF5" w:rsidR="00CD4932" w:rsidRPr="00DC2DE2" w:rsidRDefault="00852776" w:rsidP="00DC2DE2">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...55 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1610CB38" wp14:editId="5C907E84">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251821056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C349998" wp14:editId="4CFB070B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-245110</wp:posOffset>
+                  <wp:posOffset>3194086</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>27940</wp:posOffset>
+                  <wp:posOffset>140335</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="90805" cy="90805"/>
-                <wp:effectExtent l="0" t="0" r="10795" b="10795"/>
+                <wp:extent cx="2548647" cy="281796"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="AutoShape 20"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="73" name="Pole tekstowe 73"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1640 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="108000" cy="108000"/>
+                          <a:ext cx="2548647" cy="281796"/>
                         </a:xfrm>
-                        <a:prstGeom prst="roundRect">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
-[...2 lines deleted...]
-                          </a:solidFill>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="2">
-                          <a:schemeClr val="dk1"/>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
-                        <a:fillRef idx="1">
-                          <a:schemeClr val="lt1"/>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
-                          <a:schemeClr val="dk1"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="Tabela-Siatka"/>
+                              <w:tblW w:w="3622" w:type="pct"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="0" w:type="dxa"/>
+                                <w:right w:w="0" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="276"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="243"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="244"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="002C5387" w14:paraId="1A0EA372" w14:textId="77777777" w:rsidTr="002046D7">
+                              <w:trPr>
+                                <w:trHeight w:val="272"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="47516AE0" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="197DE26D" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="435" w:type="pct"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                    <w:bottom w:val="nil"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="0D643B47" w14:textId="12E42C0D" w:rsidR="00852776" w:rsidRDefault="00852776" w:rsidP="002046D7">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>-</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5942D7CD" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="745DB879" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="437" w:type="pct"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                    <w:bottom w:val="nil"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="4A7AF477" w14:textId="7E9B0B0F" w:rsidR="00852776" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>-</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6A015278" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4FC5AC3F" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="6D6DC0E1" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="268D6955" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="6DFD3F19" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="64ACAF5E" id="Zaokrąglony prostokąt 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.15pt;margin-top:12.2pt;width:8.5pt;height:8.5pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDMRpCboQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l91EtLQrNigKoqoU&#13;&#10;AQIqpN6M185a8Xpc28kmvfNmPFjH3p8ApZeqF8v2fPPN/5ye7RpNtsJ5Baakk6OcEmE4VMqsSvr9&#13;&#10;7uLDZ0p8YKZiGowo6V54ejZ7/+60tYWYQg26Eo4gifFFa0tah2CLLPO8Fg3zR2CFQaEE17CAT7fK&#13;&#10;KsdaZG90Ns3zT1kLrrIOuPAef887IZ0lfikFD1dSehGILin6FtLp0vkQz2x2yoqVY7ZWvHeD/YMX&#13;&#10;DVMGjY5U5ywwsnHqD6pGcQceZDji0GQgpeIixYDRTPJX0dzWzIoUCybH2zFN/v/R8svttSOqwtqd&#13;&#10;UGJYgzX6wWDtnh5XWLE9wdz6AOunx0AQgelqrS9Q69Zeuxiwt0vga08MLGpmVmLuLSYd6SI2ewGO&#13;&#10;D9+r7aRrojpmgOxSOfZjOcQuEI6fk/xznmPROIr6e+RkxaBsnQ9fBTTopEeTDjamukHrqRJsu/Sh&#13;&#10;ww+4aFAb0iLd9ASZk/+gVXWhtE6P2HZioR3ZMmyYsOuiwCgPKLSvTR9aF02KK+y16PhvhMSEov/T&#13;&#10;zsBLzmo9cGqDyKgi0fqoNHlLSYdBqcdGNZHae1Tsw/mbtRGdLIIJo2KjDLi3rB5clR1+iLqLNYb9&#13;&#10;ANUe+8dBN1je8guFtVgyH66Zw0nC8uF2CFd4SA2YeehvlNTgfr31H/HY4CilpMXJLKn/uWFOUKK/&#13;&#10;GWz9L5Pj4zjK6XH88WSKD/dc8vBcYjbNArCWE9xDlqdrxAc9XKWD5h6XyDxaRREzHG2XlAc3PBah&#13;&#10;2xi4hriYzxMMx9eysDS3lkfymNXYZne7e+Zs35ABO/kShilmxauW7LBR08B8E0Cq1K+HvPb5xtFP&#13;&#10;bd+vqbhbnr8T6rBMZ78BAAD//wMAUEsDBBQABgAIAAAAIQB7crF84wAAAA4BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE9NT8MwDL0j8R8iI3GpunQlg6lrOk3AtBsS2+CcNaGtaJwqSbfu32NOcLFkv+f3&#13;&#10;Ua4n27Oz8aFzKGE+y4AZrJ3usJFwPGzTJbAQFWrVOzQSribAurq9KVWh3QXfzXkfG0YiGAoloY1x&#13;&#10;KDgPdWusCjM3GCTsy3mrIq2+4dqrC4nbnudZ9sit6pAcWjWY59bU3/vRSvCfO3xtxHFcJttk93Ed&#13;&#10;kmRzeJPy/m56WdHYrIBFM8W/D/jtQPmhomAnN6IOrJeQPuUPRJWQCwGMCOliQYeTBDEXwKuS/69R&#13;&#10;/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMRpCboQIAAJQFAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7crF84wAAAA4BAAAPAAAAAAAAAAAA&#13;&#10;AAAAAPsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
-[...3 lines deleted...]
-              </v:roundrect>
+              <v:shapetype w14:anchorId="2C349998" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Pole tekstowe 73" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:251.5pt;margin-top:11.05pt;width:200.7pt;height:22.2pt;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAgiygeZwIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwuIJARliWgiqkoo&#13;&#10;iUKqnI3XhlW9Hnds2KW/vmPv8mjaS6pedu15zzff+Oa2qQzbKfQl2JwPen3OlJVQlHad828v809j&#13;&#10;znwQthAGrMr5Xnl+O/344aZ2EzWEDZhCIaMg1k9ql/NNCG6SZV5uVCV8D5yypNSAlQh0xXVWoKgp&#13;&#10;emWyYb9/mdWAhUOQynuS3rdKPk3xtVYyPGrtVWAm51RbSF9M31X8ZtMbMVmjcJtSdmWIf6iiEqWl&#13;&#10;pMdQ9yIItsXyj1BVKRE86NCTUGWgdSlV6oG6GfTfdLPcCKdSLwSOd0eY/P8LKx92S/eELDSfoaEB&#13;&#10;RkBq5yeehLGfRmMV/1QpIz1BuD/CpprAJAmHF6Px5eiKM0m64XhwdX0Zw2Qnb4c+fFFQsXjIOdJY&#13;&#10;Elpit/ChNT2YxGQW5qUxaTTG/iagmFGSnUpMp7A3KtoZ+6w0K4tUaRR4ievVnUHWjpw4SR0cBp+C&#13;&#10;kUM01JTwnb6dS/RWiWnv9D86pfxgw9G/Ki1gAijtgYoN7AQxuPieBkSF69b+AEULQMQiNKuGEDgb&#13;&#10;5QqKPU0YoSW/d3Je0hgWwocngcR2goQ2ODzSRxuocw7dibMN4M+/yaM9kZC0nNW0PTn3P7YCFWfm&#13;&#10;qyV6Xg9Go7hu6TK6uBrSBc81q3ON3VZ3QO0N6K1wMh2jfTCHo0aoXmnRZzErqYSVlDvn4XC8C+2A&#13;&#10;6aGQajZLRrRgToSFXToZQ0eUI8lemleBrmNiIA4/wGHPxOQNIVvb6Glhtg2gy8TWiHOLaoc/LWfi&#13;&#10;e/eQxO0/vyer03M3/QUAAP//AwBQSwMEFAAGAAgAAAAhABlsSeviAAAADgEAAA8AAABkcnMvZG93&#13;&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNxYstJWW1d3QkxcQQyYxC1rsraicaomW8u/x5zgYunJ9nvv&#13;&#10;K7ez68XFjqHzhLBcKBCWam86ahDe357uViBC1GR078kifNsA2+r6qtSF8RO92ss+NoJNKBQaoY1x&#13;&#10;KKQMdWudDgs/WOLdyY9OR5ZjI82oJzZ3vUyUyqXTHXFCqwf72Nr6a392CB/Pp89Dql6ancuGyc9K&#13;&#10;kltLxNubebfh8bABEe0c/z7gl4H7Q8XFjv5MJogeIVP3DBQRkmQJgg/WKk1BHBHyPANZlfI/RvUD&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIsoHmcCAAA2BQAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGWxJ6+IAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="Tabela-Siatka"/>
+                        <w:tblW w:w="3622" w:type="pct"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="0" w:type="dxa"/>
+                          <w:right w:w="0" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="276"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="243"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="244"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="002C5387" w14:paraId="1A0EA372" w14:textId="77777777" w:rsidTr="002046D7">
+                        <w:trPr>
+                          <w:trHeight w:val="272"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="47516AE0" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="197DE26D" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="435" w:type="pct"/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                              <w:bottom w:val="nil"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="0D643B47" w14:textId="12E42C0D" w:rsidR="00852776" w:rsidRDefault="00852776" w:rsidP="002046D7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>-</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5942D7CD" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="745DB879" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="437" w:type="pct"/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                              <w:bottom w:val="nil"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="4A7AF477" w14:textId="7E9B0B0F" w:rsidR="00852776" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>-</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6A015278" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4FC5AC3F" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="6D6DC0E1" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="268D6955" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="6DFD3F19" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00CD4932">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Dotychczasowy numer rejestracyjny: ................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D034FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7015">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="387C5346" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRDefault="00D0109C" w:rsidP="007D4ADA">
-[...129 lines deleted...]
-      <w:r w:rsidRPr="007D2DD0">
+    <w:p w14:paraId="5A93784D" w14:textId="08C81F47" w:rsidR="00CD4932" w:rsidRDefault="002046D7" w:rsidP="00D11591">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="226DEB15" wp14:editId="2D900AD5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="225A2229" wp14:editId="30C3C09E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-459740</wp:posOffset>
+                  <wp:posOffset>2518583</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>140865</wp:posOffset>
+                  <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="108000" cy="108000"/>
-[...13 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="2548647" cy="281796"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="78" name="Pole tekstowe 78"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="108000" cy="108000"/>
+                          <a:ext cx="2548647" cy="281796"/>
                         </a:xfrm>
-                        <a:prstGeom prst="roundRect">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
-[...2 lines deleted...]
-                          </a:solidFill>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="2">
-                          <a:schemeClr val="dk1"/>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
-                        <a:fillRef idx="1">
-                          <a:schemeClr val="lt1"/>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
-                          <a:schemeClr val="dk1"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="Tabela-Siatka"/>
+                              <w:tblW w:w="3622" w:type="pct"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="0" w:type="dxa"/>
+                                <w:right w:w="0" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="276"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="243"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="244"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                              <w:gridCol w:w="277"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="002046D7" w14:paraId="61A7B210" w14:textId="77777777" w:rsidTr="002046D7">
+                              <w:trPr>
+                                <w:trHeight w:val="272"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="06B32138" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="210E2335" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="435" w:type="pct"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                    <w:bottom w:val="nil"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="36697522" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>-</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="06BF5AC5" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7609DAA1" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="437" w:type="pct"/>
+                                  <w:tcBorders>
+                                    <w:top w:val="nil"/>
+                                    <w:bottom w:val="nil"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="731552FD" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>-</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="141DA189" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="4FCAAE5B" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2D8FABA2" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="496" w:type="pct"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7BB81FC5" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="7967066C" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="2BC62D5B" id="Zaokrąglony prostokąt 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.2pt;margin-top:11.1pt;width:8.5pt;height:8.5pt;z-index:251731968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBZC5VgoQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l91EtMCKDYqCqCpF&#13;&#10;gAgVUm/Ga2dX8Xpc28kmvfNmPFjH3p8Eml6qXizb8803/3N5ta0V2QjrKtA5HZ2klAjNoaj0Mqff&#13;&#10;H28+nVPiPNMFU6BFTnfC0avJxw+XjcnEGEpQhbAESbTLGpPT0nuTJYnjpaiZOwEjNAol2Jp5fNpl&#13;&#10;UljWIHutknGafkkasIWxwIVz+HvdCukk8kspuL+T0glPVE7RNx9PG8/ncCaTS5YtLTNlxTs32D94&#13;&#10;UbNKo9GB6pp5Rta2+oOqrrgFB9KfcKgTkLLiIsaA0YzSd9EsSmZEjAWT48yQJvf/aPnt5t6SqsDa&#13;&#10;XVCiWY01+sFgZV9fllixHcHcOg+r1xdPEIHpaozLUGth7m0I2Jk58JUjGmYl00sxdQaTjnQBm7wB&#13;&#10;h4fr1LbS1kEdM0C2sRy7oRxi6wnHz1F6nqZYNI6i7h44WdYrG+v8VwE1OunQpIW1Lh7QeqwE28yd&#13;&#10;b/E9LhhUmjRINz5D5ug/qKq4qZSKj9B2YqYs2TBsGL9to8Ao9yi0r3QXWhtNjMvvlGj5H4TEhKL/&#13;&#10;49bAW85i1XMqjcigItH6oDQ6pqR8r9Rhg5qI7T0oduH8zdqAjhZB+0GxrjTYY1b3rsoW30fdxhrC&#13;&#10;foZih/1joR0sZ/hNhbWYM+fvmcVJwvLhdvB3eEgFmHnobpSUYH8d+w94bHCUUtLgZObU/VwzKyhR&#13;&#10;3zS2/sXo9DSMcnycfj4b48MeSp4PJXpdzwBrOcI9ZHi8BrxX/VVaqJ9wiUyDVRQxzdF2Trm3/WPm&#13;&#10;242Ba4iL6TTCcHwN83O9MDyQh6yGNnvcPjFruob02Mm30E8xy961ZIsNmhqmaw+yiv26z2uXbxz9&#13;&#10;2Pbdmgq75fAdUftlOvkNAAD//wMAUEsDBBQABgAIAAAAIQAWT15s4wAAAA4BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE9NT8MwDL0j8R8iI3GpupSwweiaThNs2g2JbXDOmtBWNE6VpFv37zGncbFkv+f3&#13;&#10;USxH27GT8aF1KOFhkgEzWDndYi3hsN+kc2AhKtSqc2gkXEyAZXl7U6hcuzN+mNMu1oxEMORKQhNj&#13;&#10;n3MeqsZYFSauN0jYt/NWRVp9zbVXZxK3HRdZ9sStapEcGtWb18ZUP7vBSvBfW1zX08MwTzbJ9vPS&#13;&#10;J8lq/y7l/d34tqCxWgCLZozXD/jrQPmhpGBHN6AOrJOQPospUSUIIYARIZ3N6HCU8PgigJcF/1+j&#13;&#10;/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZC5VgoQIAAJQFAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWT15s4wAAAA4BAAAPAAAAAAAAAAAA&#13;&#10;AAAAAPsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
-[...3 lines deleted...]
-              </v:roundrect>
+              <v:shape w14:anchorId="225A2229" id="Pole tekstowe 78" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:198.3pt;margin-top:12.15pt;width:200.7pt;height:22.2pt;z-index:251823104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDgW4m6aQIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpAFFpEqBhVp0lV&#13;&#10;W5VOfTaODdEcn3c2JOyv39khwLq9dNpLYt/v++47T2+ayrCdQl+CzXn/oseZshKK0q5z/u3l7tMV&#13;&#10;Zz4IWwgDVuV8rzy/mX38MK3dRA1gA6ZQyCiI9ZPa5XwTgptkmZcbVQl/AU5ZUmrASgS64jorUNQU&#13;&#10;vTLZoNcbZTVg4RCk8p6kt62Sz1J8rZUMj1p7FZjJOdUW0hfTdxW/2WwqJmsUblPKQxniH6qoRGkp&#13;&#10;6THUrQiCbbH8I1RVSgQPOlxIqDLQupQq9UDd9HtvulluhFOpFwLHuyNM/v+FlQ+7pXtCFprP0NAA&#13;&#10;IyC18xNPwthPo7GKf6qUkZ4g3B9hU01gkoSDy+HVaDjmTJJucNUfX49imOzk7dCHLwoqFg85RxpL&#13;&#10;Qkvs7n1oTTuTmMzCXWlMGo2xvwkoZpRkpxLTKeyNinbGPivNyiJVGgVe4nq1MMjakRMnqYNu8CkY&#13;&#10;OURDTQnf6Xtwid4qMe2d/kenlB9sOPpXpQVMAKU9ULGBnSAGF9/TgKhw3dp3ULQARCxCs2oIARpE&#13;&#10;N8oVFHuaMEJLfu/kXUljuBc+PAkkthMktMHhkT7aQJ1zOJw42wD+/Js82hMJSctZTduTc/9jK1Bx&#13;&#10;Zr5aoud1fziM65Yuw8vxgC54rlmda+y2WgC116e3wsl0jPbBdEeNUL3Sos9jVlIJKyl3zkN3XIR2&#13;&#10;wPRQSDWfJyNaMCfCvV06GUNHlCPJXppXge7AxEAcfoBuz8TkDSFb2+hpYb4NoMvE1ohzi+oBf1rO&#13;&#10;xPfDQxK3//yerE7P3ewXAAAA//8DAFBLAwQUAAYACAAAACEAL6ss8uMAAAAOAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjCNrq2azohJq4gBpvELWu8tqJxqiZby7/HnOBiyfJ7&#13;&#10;z+8rNpPrxAWH0HrScD9TIJAqb1uqNXy8P9+lIEI0ZE3nCTV8Y4BNeX1VmNz6kd7wsou14BAKudHQ&#13;&#10;xNjnUoaqQWfCzPdIfDv5wZnI61BLO5iRw10n50ol0pmW+ENjenxqsPranZ2G/cvp87BUr/XWPfSj&#13;&#10;n5Qkl0mtb2+m7ZrH4xpExCn+OeCXgftDycWO/kw2iE7DIksSlmqYLxcgWLDKUiY8akjSFciykP8x&#13;&#10;yh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#13;&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#13;&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4FuJumkCAAA2BQAADgAAAAAAAAAAAAAA&#13;&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL6ss8uMAAAAOAQAADwAAAAAAAAAA&#13;&#10;AAAAAADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="Tabela-Siatka"/>
+                        <w:tblW w:w="3622" w:type="pct"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="0" w:type="dxa"/>
+                          <w:right w:w="0" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="276"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="243"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="244"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                        <w:gridCol w:w="277"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="002046D7" w14:paraId="61A7B210" w14:textId="77777777" w:rsidTr="002046D7">
+                        <w:trPr>
+                          <w:trHeight w:val="272"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="06B32138" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="210E2335" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="435" w:type="pct"/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                              <w:bottom w:val="nil"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="36697522" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>-</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="06BF5AC5" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7609DAA1" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="437" w:type="pct"/>
+                            <w:tcBorders>
+                              <w:top w:val="nil"/>
+                              <w:bottom w:val="nil"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="731552FD" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>-</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="141DA189" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="4FCAAE5B" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="2D8FABA2" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="496" w:type="pct"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7BB81FC5" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7"/>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="7967066C" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="002046D7"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009238C1" w:rsidRPr="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prowadzonego z terytorium państwa członkowskiego UE dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F226E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F226E9" w:rsidRPr="00C607F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F226E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000F66B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00852776">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000F66B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31F3B041" w14:textId="40835CE8" w:rsidR="00D0109C" w:rsidRPr="007D2DD0" w:rsidRDefault="00D0109C" w:rsidP="007D4ADA">
-      <w:pPr>
+    <w:p w14:paraId="667B16A2" w14:textId="6B27F1FE" w:rsidR="009238C1" w:rsidRPr="00B741EC" w:rsidRDefault="009238C1" w:rsidP="00B741EC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-284" w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Data zbyci</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009238C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>dotychczas zarejestrowanego pojazdu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E268D2" w:rsidRPr="00B741EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB731A" w:rsidRPr="00B741EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B203DF0" w14:textId="6E85B239" w:rsidR="00446E90" w:rsidRPr="00852776" w:rsidRDefault="00317F5D" w:rsidP="005E7015">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="-426" w:right="-284"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="007D2DD0">
+        <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637DFE24" wp14:editId="09FC63DA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251828224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E4054A" wp14:editId="7C7202B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-457835</wp:posOffset>
+                  <wp:posOffset>-591318</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>148485</wp:posOffset>
+                  <wp:posOffset>75606</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="108000" cy="108000"/>
-[...13 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="6938645" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1666250766" name="Łącznik prosty 1666250766"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="108000" cy="108000"/>
+                          <a:ext cx="6938645" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="roundRect">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="12700">
-[...3 lines deleted...]
-                        </a:ln>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="2">
+                        <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
-                        <a:fillRef idx="1">
-                          <a:schemeClr val="lt1"/>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0EBDEEFA" id="Łącznik prosty 1666250766" o:spid="_x0000_s1026" style="position:absolute;z-index:251828224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.55pt,5.95pt" to="499.8pt,5.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AJoC3KzhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4q1d0KTtUpbGWD3p&#13;&#10;AdFDj1uYAik7S9gtoL/eMR70MsnMe/M+0t1sOzHi4FtHGuJlBAKpdFVLtYaP9+fFBoQPhirTOUIN&#13;&#10;n+hhl11fpSap3ERvOBahFixCPjEamhD6REpfNmiNX7oeibGTG6wJvA61rAYzsbjt5F0UraQ1LbFD&#13;&#10;Y3p8bLA8FxerYf30UuT9tH/9yuVa5vnowuZ80Pr2Zt5veTxsQQScw98H/HTg/JBxsKO7UOVFp2Gh&#13;&#10;7mOmMhArEExQSq1AHH8PMkvl/xrZNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#13;&#10;Atys4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF4E80B" w14:textId="1F613C9C" w:rsidR="00446E90" w:rsidRPr="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="6"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5476CF41" w14:textId="20B61579" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-426" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00711A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Do wniosku załączam następujące dokumenty:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64482">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64482" w:rsidRPr="00B64482">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(właściwe zaznacz – „X”)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10209" w:type="dxa"/>
+        <w:tblInd w:w="-426" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4107"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2558"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00150D08" w14:paraId="1C626D6F" w14:textId="77777777" w:rsidTr="00E37D08">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4107" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6DB390" w14:textId="67C51591" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Wybór18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00446E90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>dowód rejestracyjny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62457F10" w14:textId="0D9844CD" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Wybór19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dokumenty własności </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(np. </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>FV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>, umow</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>, akt)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B76CB96" w14:textId="656E6D20" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Wybór20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tablice (tablica) rejestracyjne,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D09A917" w14:textId="585D4C2D" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Wybór21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> badanie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E01D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>techniczne (zaświadczenie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A780E8A" w14:textId="28B662BC" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Wybór22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>homologacja</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="007E01D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">np. </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">świadectwo zgodności </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="007E01D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>WE)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA2B406" w14:textId="6E90654B" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór23"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Wybór23"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>opłata rejestracyjna,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66839D12" w14:textId="34198F70" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór25"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Wybór25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>pełnomocnictwo (upoważnienie),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DE372E" w14:textId="38E19A40" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór26"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Wybór26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zaświadczenie,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0257F6" w14:textId="099CE50D" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór27"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="Wybór27"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>oświadczenie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC8E625" w14:textId="6762505B" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór28"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Wybór28"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>potwierdzenie zapłaty akcyzy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4D327F" w14:textId="38CE4F70" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór29"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Wybór29"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zwolnienie z zapłaty akcyzy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E10FB7" w14:textId="0A5BD9D3" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór30"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="Wybór30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76927">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tłumaczenia dokumentu(ów)</w:t>
+            </w:r>
+            <w:r w:rsidR="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="278CB7AD" w14:textId="104F0B09" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Wybór32"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  wpis z CEDiG*,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463F24D9" w14:textId="666B06F7" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Wybór33"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis KRS*,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774EFBE2" w14:textId="5C17899B" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Wybór34"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76927">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odprawa celna,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05EDC118" w14:textId="3D56120D" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="Wybór35"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F24A889" w14:textId="2A5EDB5F" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="Wybór36"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="543C3838" w14:textId="58301F24" w:rsidR="00D76927" w:rsidRDefault="005F46D9" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F53BDE" wp14:editId="7200958F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-591820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161834</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6938645" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="54" name="Łącznik prosty 54"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6938645" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3941AF90" id="Łącznik prosty 54" o:spid="_x0000_s1026" style="position:absolute;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.6pt,12.75pt" to="499.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AEOhQd/gAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPg0AQvpv4HzZj4q1dxNQWytIYqyc9&#13;&#10;IHrwuGVHIGVnCbsF9Nc7pge9TObxzffIdrPtxIiDbx0puFlGIJAqZ1qqFby/PS02IHzQZHTnCBV8&#13;&#10;oYddfnmR6dS4iV5xLEMtmIR8qhU0IfSplL5q0Gq/dD0S3z7dYHXgcailGfTE5LaTcRTdSatbYoVG&#13;&#10;9/jQYHUsT1bB+vG5LPpp//JdyLUsitGFzfFDqeureb/lcr8FEXAOfx/wm4H9Q87GDu5ExotOwSK5&#13;&#10;jRmqIF6tQDAgSRJuDueFzDP5P0b+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZGKMSb&#13;&#10;AQAAiAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEOh&#13;&#10;Qd/gAAAADgEAAA8AAAAAAAAAAAAAAAAA9QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAACBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF8A81" w14:textId="79358A58" w:rsidR="00D76927" w:rsidRPr="009A321E" w:rsidRDefault="00D76927" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E79B00" w14:textId="4E60B77C" w:rsidR="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00063AE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Wnoszę o zachowanie dotychczasowego numeru rejestracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5" w:rsidRPr="00B64482">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(właściwe zaznacz – „X”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116ACDBA" w14:textId="77777777" w:rsidR="00006765" w:rsidRPr="00006765" w:rsidRDefault="00006765" w:rsidP="00063AE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A5B757" w14:textId="01D95C0F" w:rsidR="0056629E" w:rsidRDefault="00D76927" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142" w:right="-567" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Wybór13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku zachowania dotychczasowego numeru rejestracyjnego, właściciel </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0622">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojazdu </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązany jest </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>o złożenia oświadczenia znajdującego się na stronie nr 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i jednocześnie proszę o dokonanie rejestracji czasowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17557C84" w14:textId="2FA3B6BA" w:rsidR="00D76927" w:rsidRDefault="0056056F" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wydanie pozwolenia czasowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tak, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2801A71D" w14:textId="307267A7" w:rsidR="00063AE5" w:rsidRPr="00D76927" w:rsidRDefault="00063AE5" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór46"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Wybór46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(wnoszę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wydanie nowego numeru rejestracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A4611" w14:textId="77777777" w:rsidR="00D76927" w:rsidRPr="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00446E90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10702" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2986"/>
+        <w:gridCol w:w="3140"/>
+        <w:gridCol w:w="4576"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0088511F" w14:paraId="148ACE4D" w14:textId="77777777" w:rsidTr="007C412C">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFD579B" w14:textId="76C83662" w:rsidR="0088511F" w:rsidRPr="007D111C" w:rsidRDefault="00B64482" w:rsidP="007B4AAA">
+            <w:pPr>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007D111C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Format tablic rejestracyjnych:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0156D7AD" w14:textId="369CB4AB" w:rsidR="0088511F" w:rsidRPr="00B11C7C" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251815936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04F2306D" wp14:editId="0BCA9384">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>297216</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>8255</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="477520" cy="136525"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="5" name="Obraz 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="477520" cy="136525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="Wybór39"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="23"/>
+            <w:r w:rsidR="0088511F" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="008A1665">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="008A1665">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(długie)</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007D111C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007D111C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5516A269" w14:textId="34CBC4C9" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251817984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B68943" wp14:editId="20068C7A">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>306070</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>7584</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="477520" cy="136525"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="19" name="Obraz 19"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="477520" cy="136525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="Wybór38"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="008A1665">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="008A1665">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(długie)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E51DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007D111C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D308EB" w14:textId="69AEFC2B" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120FE5C7" wp14:editId="1780F750">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1167166</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>12065</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="153670" cy="136525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="3" name="Obraz 41"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 41"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="153670" cy="136525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="000F66B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65DB3EA8" wp14:editId="7FEABE91">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>301026</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>5080</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="477520" cy="136525"/>
+                  <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="26" name="Obraz 26"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 38"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="477520" cy="136525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="Wybór40"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidR="00EA515E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 x </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007B4AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>oraz</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007B4AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 x </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA515E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">długa + </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>kwadrat)</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60616C76" w14:textId="68BF8C94" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251807744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E3ABCDE" wp14:editId="363D3BE5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>306070</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>15911</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="153670" cy="136525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2" name="Obraz 41"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 41"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="153670" cy="136525"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:noFill/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór41"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="Wybór41"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 x     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007B4AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0088511F" w:rsidRPr="007B4AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>kwadrat)</w:t>
+            </w:r>
+            <w:r w:rsidR="0088511F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>*,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="193"/>
+        <w:tblW w:w="10702" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10702"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C412C" w14:paraId="0DC53FEC" w14:textId="77777777" w:rsidTr="007C412C">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AB7EEA" w14:textId="1D495E9D" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="Wybór6"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Wnoszę o wydanie tablic indywidualnych o następującym wyróżniku</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="13"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32E26">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...............</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>......................................</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>**,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D017249" w14:textId="07D4AA7E" w:rsidR="00CF3E79" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="Wybór7"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  W</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>noszę o wydanie tablic rejestracyjnych zmniejszonych (samochodowych)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B741EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i oświadczam, że w pojeździe są zmniejszone </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2630B1AC" w14:textId="058ABE9B" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            wymiary </w:t>
+            </w:r>
+            <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejsca</w:t>
+            </w:r>
+            <w:r w:rsidR="00B741EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>konstrukcyjnie przeznaczonego do umieszczenia tablic rejestracyjnych</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="13"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326CAA12" w14:textId="467DEF28" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="00D76927">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="Wybór8"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  W</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>noszę o wydanie dodatkowej tablicy rejestracyjnej na bagażnik rowerowy</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00574834">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór42"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="Wybór42"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 x długa), </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór43"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="Wybór43"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1 x kwadrat), </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Wybór44"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="Wybór44"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(zmniejszona)</w:t>
+            </w:r>
+            <w:r w:rsidR="007D111C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5841858A" w14:textId="2D49426A" w:rsidR="007E01D1" w:rsidRPr="00C32E26" w:rsidRDefault="00E33F68" w:rsidP="00574834">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624803A" wp14:editId="63FC57A9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-589915</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>828340</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6938645" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="44" name="Łącznik prosty 44"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6938645" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="047F3F47" id="Łącznik prosty 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.45pt,65.2pt" to="499.9pt,65.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ANyo1iPhAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcdtSBmJL13RCDE5w&#13;&#10;KIUDx6wxbbXGqZqsLfx6jIQEF0v2e34f2W52nRhxCK0nDVfLBARS5W1LtYa318fFBkSIhqzpPKGG&#13;&#10;Twywy8/PMpNaP9ELjmWsBYtQSI2GJsY+lTJUDToTlr5HYuzDD85EXoda2sFMLO46uUqSW+lMS+zQ&#13;&#10;mB7vG6yO5clpWD88lUU/7Z+/CrmWRTH6uDm+a315Me+3PO62ICLO8e8Dfjpwfsg52MGfyAbRaVio&#13;&#10;lWIqA9fJDQhmKKW40eH3IvNM/i+SfwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDc&#13;&#10;qNYj4QAAABABAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DC3664" w14:textId="114998C3" w:rsidR="00D20483" w:rsidRPr="002C03BB" w:rsidRDefault="00D20483" w:rsidP="002C03BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081F6AF4" w14:textId="4B955F42" w:rsidR="00FB60C5" w:rsidRPr="007E01D1" w:rsidRDefault="007E01D1" w:rsidP="00FB60C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="002C03BB" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>estem świadomy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iż zgodnie z art. 29</w:t>
+      </w:r>
+      <w:r w:rsidR="003139E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1 pkt. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="003139E1" w:rsidRPr="003139E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>z dnia 24 lutego 2022 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003139E1" w:rsidRPr="003139E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o ubezpieczeniach obowiązkowych, Ubezpieczeniowym Funduszu Gwarancyjnym i Polskim Biurze Ubezpieczycieli Komunikacyjnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(Dz. U. z 20</w:t>
+      </w:r>
+      <w:r w:rsidR="003139E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="003139E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>521 z późn. zm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="00FD16D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>posiadacz pojazdu jest obowiązany zawrzeć umowę ubezpieczenia OC najpóźniej w dniu rejestracji pojazdu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB60C5" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4592B" w:rsidRPr="007E01D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768AA115" w14:textId="5DC0479D" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F528F80" w14:textId="7127BD23" w:rsidR="00E268D2" w:rsidRPr="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E268D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczam, że podane we wniosku dane i informacje są aktualne i zgodne ze stanem faktycznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E4CF32" w14:textId="33C765F1" w:rsidR="00E268D2" w:rsidRPr="00720FBD" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749D2750" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="00B65109" w:rsidRDefault="009A321E" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D9D910" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="009A321E" w:rsidRDefault="009A321E" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-10"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3562"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65109" w14:paraId="2D819447" w14:textId="77777777" w:rsidTr="00B65109">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5282C2A8" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>...........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7285BD" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(czytelny podpis właściciela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>li</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pełnomocnika)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21B2CFC3" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618F5644" w14:textId="422960D6" w:rsidR="009A321E" w:rsidRPr="00317F5D" w:rsidRDefault="00B47CC6" w:rsidP="00561AC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B10877B" wp14:editId="1177C95A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5380235</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>302799</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="948666" cy="219600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Pole tekstowe 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="948666" cy="219600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="445D0322" w14:textId="617A8609" w:rsidR="00B47CC6" w:rsidRPr="00072C8D" w:rsidRDefault="00B47CC6">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aghara Pro" w:hAnsi="Aghara Pro" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>//</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> strona</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 1 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>z</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="53D04881" id="Zaokrąglony prostokąt 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:-36.05pt;margin-top:11.7pt;width:8.5pt;height:8.5pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDnfBesoQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l91EtLQrNigKoqoU&#13;&#10;AQIqpN6M186uYntc28kmvfNmPFjH3p8ApZeqF8v2fPP/zZye7bQiW+F8A6akk6OcEmE4VI1ZlfT7&#13;&#10;3cWHz5T4wEzFFBhR0r3w9Gz2/t1pawsxhRpUJRxBI8YXrS1pHYItsszzWmjmj8AKg0IJTrOAT7fK&#13;&#10;KsdatK5VNs3zT1kLrrIOuPAef887IZ0l+1IKHq6k9CIQVVKMLaTTpfMhntnslBUrx2zd8D4M9g9R&#13;&#10;aNYYdDqaOmeBkY1r/jClG+7AgwxHHHQGUjZcpBwwm0n+KpvbmlmRcsHieDuWyf8/s/xye+1IU5V0&#13;&#10;iuUxTGOPfjBYu6fHFXZsT7C2PsD66TEQRGC5WusL1Lq11y4m7O0S+NoTA4uamZWYe4tFRypEbPYC&#13;&#10;HB++V9tJp6M6VoDsUjv2YzvELhCOn5P8c55jVBxF/T3aZMWgbJ0PXwVoDNKjSwcbU92g99QJtl36&#13;&#10;0OEHXHSoDGnR3PQELaf4QTXVRaNUekTaiYVyZMuQMGHXZYFZHlDoX5k+tS6blFfYK9HZvxESC4rx&#13;&#10;TzsHL21W68GmMoiMKhK9j0qTt5RUGJR6bFQTid6jYp/O37yN6OQRTBgVdWPAveX1EKrs8EPWXa4x&#13;&#10;7Qeo9sgfB91gecsvGuzFkvlwzRxOErYPt0O4wkMqwMpDf6OkBvfrrf+IR4KjlJIWJ7Ok/ueGOUGJ&#13;&#10;+maQ+l8mx8dxlNPj+ONJJK57Lnl4LjEbvQDs5QT3kOXpGvFBDVfpQN/jEplHryhihqPvkvLghsci&#13;&#10;dBsD1xAX83mC4fhaFpbm1vJoPFY10uxud8+c7QkZkMmXMEwxK15RssNGTQPzTQDZJL4e6trXG0c/&#13;&#10;0b5fU3G3PH8n1GGZzn4DAAD//wMAUEsDBBQABgAIAAAAIQCkZqyk4wAAAA4BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE9NT8MwDL0j8R8iI3GpunSlg6lrOk3AtBsS2+CctaataJwqSbfu32NOcLFkv+f3&#13;&#10;Uawn04szOt9ZUjCfJSCQKlt31Cg4HrbxEoQPmmrdW0IFV/SwLm9vCp3X9kLveN6HRrAI+VwraEMY&#13;&#10;cil91aLRfmYHJMa+rDM68OoaWTt9YXHTyzRJHqXRHbFDqwd8brH63o9Ggfvc0WuTHcdltI12H9ch&#13;&#10;ijaHN6Xu76aXFY/NCkTAKfx9wG8Hzg8lBzvZkWovegXxUzpnqoL0IQPBhHix4MNJQZZkIMtC/q9R&#13;&#10;/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnfBesoQIAAJQFAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkZqyk4wAAAA4BAAAPAAAAAAAAAAAA&#13;&#10;AAAAAPsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
-[...3 lines deleted...]
-              </v:roundrect>
+              <v:shape w14:anchorId="7B10877B" id="Pole tekstowe 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:423.65pt;margin-top:23.85pt;width:74.7pt;height:17.3pt;z-index:251824128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDA37+oaAIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wgwxgoiVKxVp0mo&#13;&#10;rUanPhvHhmiOzzsbEvbX7+wQYN1eOu0lse/3ffedZ9dNZdheoS/B5nzQ63OmrISitJucf3u6e3fF&#13;&#10;mQ/CFsKAVTk/KM+v52/fzGo3VUPYgikUMgpi/bR2Od+G4KZZ5uVWVcL3wClLSg1YiUBX3GQFipqi&#13;&#10;VyYb9vvjrAYsHIJU3pP0tlXyeYqvtZLhQWuvAjM5p9pC+mL6ruM3m8/EdIPCbUt5LEP8QxWVKC0l&#13;&#10;PYW6FUGwHZZ/hKpKieBBh56EKgOtS6lSD9TNoP+im9VWOJV6IXC8O8Hk/19Yeb9fuUdkofkEDQ0w&#13;&#10;AlI7P/UkjP00Gqv4p0oZ6QnCwwk21QQmSTgZXY3HY84kqYaDybifYM3Ozg59+KygYvGQc6SpJLDE&#13;&#10;fukDJSTTziTmsnBXGpMmY+xvAjKMkuxcYTqFg1HRztivSrOySIVGgZe4Wd8YZO3EiZLUQDf3FIwc&#13;&#10;oqGmhK/0PbpEb5WI9kr/k1PKDzac/KvSAiaA0hqo2MBeEIGL72k+VLhu7TsoWgAiFqFZN4RAzt93&#13;&#10;k1xDcaABI7Tc907elTSGpfDhUSCRnSChBQ4P9NEG6pzD8cTZFvDn3+TRnjhIWs5qWp6c+x87gYoz&#13;&#10;88USOyeD0ShuW7qMPnwc0gUvNetLjd1VN0DtDeipcDIdo30w3VEjVM+054uYlVTCSsqd89Adb0I7&#13;&#10;YHonpFoskhHtlxNhaVdOxtAR5Uiyp+ZZoDsyMRCF76FbMzF9QcjWNnpaWOwC6DKxNeLconrEn3Yz&#13;&#10;kfj4jsTlv7wnq/NrN/8FAAD//wMAUEsDBBQABgAIAAAAIQBMAQJ54AAAAA4BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE9NT8MwDL0j8R8iI3FjCVtZ167phJi4ghhsEres8dqKxqmabC3/HnOCi2XrPb+P&#13;&#10;YjO5TlxwCK0nDfczBQKp8ralWsPH+/PdCkSIhqzpPKGGbwywKa+vCpNbP9IbXnaxFixCITcamhj7&#13;&#10;XMpQNehMmPkeibGTH5yJfA61tIMZWdx1cq7UUjrTEjs0psenBquv3dlp2L+cPg+Jeq237qEf/aQk&#13;&#10;uUxqfXszbdc8HtcgIk7x7wN+O3B+KDnY0Z/JBtFpWCXpgqkakjQFwYQsW/JyZGS+AFkW8n+N8gcA&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDA37+oaAIAADUFAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMAQJ54AAAAA4BAAAPAAAAAAAAAAAAAAAA&#13;&#10;AMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#13;&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="445D0322" w14:textId="617A8609" w:rsidR="00B47CC6" w:rsidRPr="00072C8D" w:rsidRDefault="00B47CC6">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aghara Pro" w:hAnsi="Aghara Pro" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>//</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> strona</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>z</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00852776">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E2920DF" wp14:editId="29F9AB9A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2100253</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>179526</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1649095" cy="312420"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
+            <wp:wrapNone/>
+            <wp:docPr id="80" name="Obraz 80"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="80" name="Obraz 80"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1649095" cy="312420"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="001BAEEA" w14:textId="2150680E" w:rsidR="00FB60C5" w:rsidRPr="007D2DD0" w:rsidRDefault="00D0109C" w:rsidP="00AD242C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    <w:p w14:paraId="7111824E" w14:textId="149C4F04" w:rsidR="00A93E62" w:rsidRPr="00EA7596" w:rsidRDefault="00A93E62" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OŚWIADCZENIE (WARUNKOWA CZASOWA REJESTRACJA POJAZDU Z URZĘDU – BRAK AKCYZY I/LUB ODPRAWY CELNEJ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659EE06E" w14:textId="168794B2" w:rsidR="00AD242C" w:rsidRDefault="00AD242C" w:rsidP="00A733B3">
-[...9 lines deleted...]
-    <w:p w14:paraId="44306B96" w14:textId="79AB51BB" w:rsidR="002B4A90" w:rsidRDefault="002B4A90" w:rsidP="000819C5">
+    <w:p w14:paraId="4FAA799A" w14:textId="69C55B20" w:rsidR="00E268D2" w:rsidRDefault="00A93E62" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-284"/>
+        <w:ind w:left="-567" w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że w okresie od warunkowej czasowej rejestracji pojazdu do wydania dowodu rejestracyjnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie nastąpi zmiana w zakresie własności </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pojazdu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00561AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>którego dane znajdują się na stronie nr 1 wniosku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>. Jednocześnie zobowiązuję się do dostarczenia brakujących dokumentów oraz zwrotu pozwolenia czasowego przed upływem terminu, a w przypadku braku wymaganych dokumentów również do zwrotu tablic rejestracyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40597036" w14:textId="3F712340" w:rsidR="00A733B3" w:rsidRDefault="00A733B3" w:rsidP="000819C5">
+    <w:p w14:paraId="5A07EE19" w14:textId="703D21F8" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="00A93E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-284"/>
+        <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046744D" w14:paraId="687ED36E" w14:textId="77777777" w:rsidTr="0046744D">
+      <w:tr w:rsidR="00A93E62" w14:paraId="0B300026" w14:textId="77777777" w:rsidTr="00BC6B94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="109C3E6C" w14:textId="1784CFC2" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="0046744D">
+          <w:p w14:paraId="7D461729" w14:textId="77777777" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="00BC6B94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55138269" w14:textId="77777777" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="0046744D">
+          <w:p w14:paraId="04F3772F" w14:textId="4F863645" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="00A93E62">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00156E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve">data i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>czytelny podpis właściciela</w:t>
+            </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t>(czytelny podpis właściciela/li lub pełnomocnika)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="4B825C83" w14:textId="76B5C34C" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="00A93E62">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360322C2" w14:textId="6ECBACB3" w:rsidR="002870FF" w:rsidRDefault="00156E13" w:rsidP="00156E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251783168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D46BA2F" wp14:editId="6EEC44BF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-586740</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>242971</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="71" name="Łącznik prosty 71"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1E2DD9F7" id="Łącznik prosty 71" o:spid="_x0000_s1026" style="position:absolute;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.2pt,19.15pt" to="500.2pt,19.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDevd4fvgEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SStVGi02R5awQXB&#13;&#10;CugPcJ3xxqq/NDabhBsH/hn8L8be3RQBQlXFxclk3puZ9zxZX03WsD1g1N51vFnVnIGTvtdu1/Hb&#13;&#10;T69fvOIsJuF6YbyDjs8Q+dXm+bP1GFo484M3PSCjIi62Y+j4kFJoqyrKAayIKx/AUVJ5tCJRiLuq&#13;&#10;RzFSdWuqs7q+qEaPfUAvIUb6enNI8k2prxTI9F6pCImZjtNsqZxYzrt8Vpu1aHcowqDlcQzxhCms&#13;&#10;0I6aLqVuRBLsM+o/Slkt0Uev0kp6W3mltISigdQ09W9qPg4iQNFC5sSw2BT/X1n5br9FpvuOv2w4&#13;&#10;c8LSHf34+v2b/OL0PSNjY5oZpcinMcSW4Ndui8cohi1m0ZNCm58kh03F23nxFqbEJH28uDy/bJpz&#13;&#10;zuQpVz0QA8b0BrylhpGuyGiXZYtW7N/GRM0IeoJQkAc5tC5vaTaQwcZ9AEVSqFlT2GWJ4Nog2wu6&#13;&#10;/v6+yKBaBZkpShuzkOp/k47YTIOyWI8lLujS0bu0EK12Hv/WNU2nUdUBf1J90Jpl3/l+LhdR7KDt&#13;&#10;KC4dNzmv369xoT/8b5ufAAAA//8DAFBLAwQUAAYACAAAACEA1/i5juEAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPPU/DMBDdkfgP1iGxtTYtomkap0IUJhhCYOjoJkcSNT5HsZsEfj1XdYDlpHv3&#13;&#10;7n0k28m2YsDeN4403M0VCKTClQ1VGj4/XmYRCB8MlaZ1hBq+0cM2vb5KTFy6kd5xyEMlWIR8bDTU&#13;&#10;IXSxlL6o0Ro/dx0S375cb03gta9k2ZuRxW0rF0o9SGsaYofadPhUY3HMT1bD6vk1z7px9/aTyZXM&#13;&#10;ssGF6LjX+vZm2m14PG5ABJzC3wecO3B+SDnYwZ2o9KLVMFsv7pmqYRktQZwJSilGDhdEpon83yP9&#13;&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN693h++AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANf4uY7hAAAADwEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1BC742" w14:textId="6A96F93E" w:rsidR="00156E13" w:rsidRPr="00156E13" w:rsidRDefault="00156E13" w:rsidP="00156E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31592EDD" w14:textId="70E7A9C0" w:rsidR="002870FF" w:rsidRPr="00EA7596" w:rsidRDefault="002870FF" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE O BRAKU TABLIC REJESTRACYJNYCH POJAZDU SPR</w:t>
+      </w:r>
+      <w:r w:rsidR="00806B58" w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>WADZONEGO Z ZAGRANICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4567AB94" w14:textId="3B53095C" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="002870FF" w:rsidP="002870FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Oświadczam, że poj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">azd, którego dane </w:t>
+      </w:r>
+      <w:r w:rsidR="00561AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>znajdują się na stronie nr 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352E17B2" w14:textId="16AE6C62" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="00574834" w:rsidP="002870FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Wybór4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidR="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>został sprowadzony z zagranicy bez tablic rejestracyjnych*</w:t>
+      </w:r>
+      <w:r w:rsidR="00723836">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657B17FA" w14:textId="03235DE8" w:rsidR="00806B58" w:rsidRDefault="00574834" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Wybór5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidR="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>został sprowadzony z tablicami rejestracyjnymi nr …………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co do których zachodzi konieczność zwrotu </w:t>
+      </w:r>
+      <w:r w:rsidR="00806B58">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444FD3B7" w14:textId="2EDB1365" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="00806B58" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-567" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do organu rejestrującego państwa, z którego pojazd został sprowadzony.* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E62C5D0" w14:textId="2BA90838" w:rsidR="002870FF" w:rsidRPr="00A93E62" w:rsidRDefault="002870FF" w:rsidP="00156E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="748" w:tblpY="9"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1700"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="3562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D2DD0" w14:paraId="0C680CEE" w14:textId="77777777" w:rsidTr="007D2DD0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002870FF" w14:paraId="3BF3C16C" w14:textId="77777777" w:rsidTr="00BC6B94">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72EBD75B" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="004B7405" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="4E4B841E" w14:textId="1324D0C4" w:rsidR="002870FF" w:rsidRDefault="002870FF" w:rsidP="00BC6B94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>...........................................................</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="5CB1B03F" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="002E47CA" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="42185EA5" w14:textId="22D9D80B" w:rsidR="002870FF" w:rsidRDefault="002870FF" w:rsidP="00BC6B94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00156E13">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">               Data</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">data i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>czytelny podpis właściciela</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="11503224" w14:textId="77777777" w:rsidR="002870FF" w:rsidRDefault="002870FF" w:rsidP="002870FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA043C1" w14:textId="1EB90B56" w:rsidR="002870FF" w:rsidRDefault="00156E13" w:rsidP="002870FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251785216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A897B11" wp14:editId="3D746770">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-584835</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>232811</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="72" name="Łącznik prosty 72"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="23CB7F9C" id="Łącznik prosty 72" o:spid="_x0000_s1026" style="position:absolute;z-index:251785216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.05pt,18.35pt" to="500.35pt,18.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCiYBj5vgEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O1DAMviPxDlHuTNtZaWGr6exhV3BB&#13;&#10;MAL2AbKpM402f3LCtOXGgTeD98LJzHQRIIQQl7SOv8/2Zzub68kadgCM2ruON6uaM3DS99rtO373&#13;&#10;4eWzF5zFJFwvjHfQ8Rkiv94+fbIZQwtrP3jTAzIK4mI7ho4PKYW2qqIcwIq48gEcOZVHKxKZuK96&#13;&#10;FCNFt6Za1/VlNXrsA3oJMdLt7dHJtyW+UiDTW6UiJGY6TrWlcmI57/NZbTei3aMIg5anMsQ/VGGF&#13;&#10;dpR0CXUrkmAfUf8SymqJPnqVVtLbyiulJRQNpKapf1LzfhABihZqTgxLm+L/CyvfHHbIdN/x52vO&#13;&#10;nLA0o2+fv36Rn5x+YNTYmGZGLurTGGJL8Bu3w5MVww6z6EmhzV+Sw6bS23npLUyJSbq8vLq4apoL&#13;&#10;zuTZVz0SA8b0CrylhJFGZLTLskUrDq9jomQEPUPIyIUcU5e/NBvIYOPegSIplKwp7LJEcGOQHQSN&#13;&#10;v39osgyKVZCZorQxC6n+M+mEzTQoi/W3xAVdMnqXFqLVzuPvsqbpXKo64s+qj1qz7Hvfz2UQpR20&#13;&#10;HUXZaZPz+v1oF/rje9t+BwAA//8DAFBLAwQUAAYACAAAACEAybwCz+EAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPO0/DMBDekfgP1iGxtXaL1JQ0ToUoTDCkgaGjm1yTqPE5it0k8Ou5igGW0z2+&#13;&#10;+x7JdrKtGLD3jSMNi7kCgVS4sqFKw+fH62wNwgdDpWkdoYYv9LBNb28SE5dupD0OeagEk5CPjYY6&#13;&#10;hC6W0hc1WuPnrkPi28n11gQe+0qWvRmZ3LZyqdRKWtMQK9Smw+cai3N+sRqil7c868bd+3cmI5ll&#13;&#10;gwvr80Hr+7tpt+HytAERcAp/H3DNwP4hZWNHd6HSi1bD7HG5YKiGh1UE4gpQSnF3/N3INJH/c6Q/&#13;&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKJgGPm+AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMm8As/hAAAADwEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADF5524" w14:textId="77777777" w:rsidR="00EA7596" w:rsidRDefault="00EA7596" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411C7B9E" w14:textId="6D875818" w:rsidR="00722A6B" w:rsidRPr="00EA7596" w:rsidRDefault="00722A6B" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>ZGODA NA PRZETWARZANIA DANYCH OSOBOWYCH (RODO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF3C87" w14:textId="68D6EDAD" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dobrowolną </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zgodę na przetwarzanie moich </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dodatkowych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danych osobowych zawartych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>zawartych na wniosku o rejestracje pojazdu tj. numer telefonu oraz adres e-mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, zgodnie z Rozporządzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 roku oraz ustawą z dnia 10 maja 2018 roku o ochronie danych osobowych (Dz.</w:t>
+      </w:r>
+      <w:r w:rsidR="000754B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidR="000754B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="000754B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 1000</w:t>
+      </w:r>
+      <w:r w:rsidR="000754B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z późn. zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8208F8" w14:textId="77777777" w:rsidR="00722A6B" w:rsidRPr="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3562"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00722A6B" w14:paraId="0EB5A047" w14:textId="77777777" w:rsidTr="00BC6B94">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27C35A33" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="002E47CA" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="04BAC591" w14:textId="77777777" w:rsidR="008E4A17" w:rsidRDefault="00722A6B" w:rsidP="008E4A17">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">           Podpis i pieczątka</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>...........................................................</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="0EC4B4FF" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="004B7405" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="68FD2E14" w14:textId="4A4CF0B2" w:rsidR="00722A6B" w:rsidRPr="008E4A17" w:rsidRDefault="00722A6B" w:rsidP="008E4A17">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00806B58">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B7405">
+              </w:rPr>
+              <w:t xml:space="preserve">data i </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...1 lines deleted...]
-              <w:t>Przyjął wniosek</w:t>
+              </w:rPr>
+              <w:t>czytelny podpis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="2B604665" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="002E47CA" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="4DA00391" w14:textId="3B453489" w:rsidR="00806B58" w:rsidRDefault="00806B58" w:rsidP="00722A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15699EC5" w14:textId="77777777" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFCA8DC" w14:textId="2844BC21" w:rsidR="00722A6B" w:rsidRPr="002870FF" w:rsidRDefault="000754B7" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4F1A4A" wp14:editId="712C4EA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-585470</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>237891</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="74" name="Łącznik prosty 74"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5BBB18F1" id="Łącznik prosty 74" o:spid="_x0000_s1026" style="position:absolute;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,18.75pt" to="500.3pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQA3&#13;&#10;MY/Y4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+KtXcQoLWVpjNWTHhA9&#13;&#10;eNyyUyBlZwm7BfTXO40HvUwy8968j2w7206MOPjWkYKbZQQCqXKmpVrBx/vzYgXCB01Gd45QwRd6&#13;&#10;2OaXF5lOjZvoDccy1IJFyKdaQRNCn0rpqwat9kvXIzF2cIPVgdehlmbQE4vbTsZRdC+tbokdGt3j&#13;&#10;Y4PVsTxZBcnTS1n00+71u5CJLIrRhdXxU6nrq3m34fGwARFwDn8fcO7A+SHnYHt3IuNFp2CxjmOm&#13;&#10;KrhN7kCcCRGbgtj/XmSeyf898h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANzGP&#13;&#10;2OEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C67F162" w14:textId="33C62311" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC7EA3F" w14:textId="56957FD5" w:rsidR="00050DB0" w:rsidRPr="00EA7596" w:rsidRDefault="002F0CA8" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE O STANIE TABLIC REJESTRACYJNYCH (W PRZYPADKU ZACHOWANIA DOTYCHCZASOWYCH NUMERÓW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3145FCF5" w14:textId="07FA0370" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niniejszym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadczam, że pojazd, którego dane widnieją </w:t>
+      </w:r>
+      <w:r w:rsidR="0056056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku (strona nr 1), posiada tablice (tablicę) rejestracyjne utrzymane w należytym stanie, czytelne oraz z nieuszkodzonym znakiem legalizacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E54AE2" w14:textId="63EED2C3" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="001502D2">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jestem świadomy(a) odpowiedzialności karnej wynikającej z art. 233 KK za składanie fałszywych zeznań (art. 233 § 1 Kodeksu Karnego: „§ 1. Kto, składając zeznanie mające służyć za dowód w postępowaniu sądowym lub w innym postępowaniu prowadzonym na podstawie ustawy, zeznaje nieprawdę lub zataja prawdę, podlega karze pozbawienia wolności od 6 miesięcy do lat 8.”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C0B4C3" w14:textId="3EDD5291" w:rsidR="00050DB0" w:rsidRPr="00B65109" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3562"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00050DB0" w14:paraId="610B0DF0" w14:textId="77777777" w:rsidTr="00B07478">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27796D88" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="002E47CA" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="12E35F61" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>...........................................................</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="56482548" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="004B7405" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="37CECB1B" w14:textId="6D594665" w:rsidR="00050DB0" w:rsidRPr="008E4A17" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>(data i czytelny podpis właściciela</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="16"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> / odrzucił</w:t>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28CB1872" w14:textId="77777777" w:rsidR="007D2DD0" w:rsidRPr="002E47CA" w:rsidRDefault="007D2DD0" w:rsidP="007D2DD0">
+          <w:p w14:paraId="13528D7F" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
-              <w:rPr>
-[...135 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64820245" w14:textId="0EB6EF7C" w:rsidR="00444142" w:rsidRDefault="00444142" w:rsidP="000819C5">
+    <w:p w14:paraId="14905821" w14:textId="3806CE74" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50431B3C" w14:textId="5047C77A" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A9DECB4" w14:textId="5D22F1FC" w:rsidR="00444142" w:rsidRPr="00FB60C5" w:rsidRDefault="001F7B43" w:rsidP="000819C5">
+    <w:p w14:paraId="3BC0F520" w14:textId="78B9C2B8" w:rsidR="00B65109" w:rsidRPr="00B65109" w:rsidRDefault="00B65109" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
-          <w:sz w:val="12"/>
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0F7708" wp14:editId="6420365F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-585470</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>145895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1539742670" name="Łącznik prosty 1539742670"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2C92AEF2" id="Łącznik prosty 1539742670" o:spid="_x0000_s1026" style="position:absolute;z-index:251830272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,11.5pt" to="500.3pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQAI&#13;&#10;Y6jM4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R+A/WIXVrHVKJljROhShMMKQp&#13;&#10;A6MbH0nU+BzFbhL49VzFQJeT7t6795FuJ9uKAXvfOFJwv4hAIJXONFQp+Di8ztcgfNBkdOsIFXyj&#13;&#10;h212e5PqxLiR9jgUoRIsQj7RCuoQukRKX9ZotV+4DomxL9dbHXjtK2l6PbK4bWUcRQ/S6obYodYd&#13;&#10;PtdYnoqzVbB6eSvybty9/+RyJfN8cGF9+lRqdjftNjyeNiACTuH/Ay4dOD9kHOzozmS8aBXMH+OY&#13;&#10;qQriJRe7ECI2BXH8u8gsldc9sl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACGOo&#13;&#10;zOEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D98FBF1" w14:textId="09700F73" w:rsidR="005F46D9" w:rsidRDefault="00B65109" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6835CD0A" wp14:editId="03FDFD3C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4C54B0" wp14:editId="68FC11AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4582795</wp:posOffset>
+              <wp:posOffset>-524353</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>154940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2512612" cy="1095049"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="82" name="Obraz 82"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="82" name="Obraz 82"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2512612" cy="1095049"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08938CA8" w14:textId="1A0F92DD" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09882836" w14:textId="4699155E" w:rsidR="00183105" w:rsidRDefault="00183105" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3978A9DC" w14:textId="49336999" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63173BEC" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D97F20" w14:textId="318D87AD" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CCB792" w14:textId="2F2DCB8B" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73902056" w14:textId="6331E9DE" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564FF4AC" w14:textId="77777777" w:rsidR="007C412C" w:rsidRPr="00B11C7C" w:rsidRDefault="007C412C" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523A836B" w14:textId="15F0DD62" w:rsidR="00421C2E" w:rsidRDefault="00E268D2" w:rsidP="00421C2E">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00421C2E" w:rsidRPr="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wniosku składanego przez podmiot, o którym mowa w art. 73 ust. 2 i 5 ustawy z dnia 20 czerwca 1997 r. – Prawo o ruchu drogowym, we wniosku podaje się dane tego podmiotu oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11068328" w14:textId="5469BBF6" w:rsidR="00E268D2" w:rsidRPr="004A0995" w:rsidRDefault="00421C2E" w:rsidP="00421C2E">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>właściciela pojazdu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2476C107" w14:textId="1E9C8C35" w:rsidR="00A651A5" w:rsidRDefault="00E268D2" w:rsidP="00A651A5">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5" w:rsidRPr="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>Numer REGON podaje właściciel pojazdu, któremu został nadany numer REGON, z wyłączeniem osób fizycznych prowadzących działalność gospodarczą.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) datę urodzenia wpisuję się tylko w </w:t>
+      </w:r>
+      <w:r w:rsidR="00A651A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C41BA4" w14:textId="76BB9931" w:rsidR="00E268D2" w:rsidRPr="004A0995" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E268D2" w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>przypadku cudzoziemca, który nie posiada nr PESEL</w:t>
+      </w:r>
+      <w:r w:rsidR="00E268D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B652AE1" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRDefault="00F226E9" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E268D2" w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00E268D2" w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>yrejestrowanie pojazdu z powodu: demontażu, zbycia pojazdu za granice, kradzieży. W przypadku sprzedaży pojazdu w kraju należy złożyć informację o zbyciu pojazdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F647A2" w14:textId="77777777" w:rsidR="006B4E99" w:rsidRDefault="00F226E9" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F226E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wypełnia się w przypadku pojazdu niebędącego pojazdem nowym, sprowadzonego z terytorium państwa członkowskiego Unii Europejskiej, rejestrowanego po raz pierwszy na terytorium </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732B04CD" w14:textId="54C631AC" w:rsidR="00F226E9" w:rsidRDefault="006B4E99" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F226E9" w:rsidRPr="00F226E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>Rzeczypospolitej Polskiej, gdy datą sprowadzenia pojazdu z terytorium państwa członkowskiego Unii Europejskiej jest dzień po dniu 31 grudnia 2019 r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54643178" w14:textId="506EE20F" w:rsidR="00F226E9" w:rsidRDefault="00F226E9" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>6) Niepotrzebne skreślić</w:t>
+      </w:r>
+      <w:r w:rsidR="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA72AFB" w14:textId="77777777" w:rsidR="005F46D9" w:rsidRDefault="005F46D9" w:rsidP="005F46D9">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wypełnia się, jeżeli właściciel pojazdu wnosi o wydanie tablic indywidualnych zamiast tablic zwyczajnych albo tablic samochodowych zmniejszonych w przypadku, gdy pojazd posiada zmniejszone </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E33FE0" w14:textId="583B3B8C" w:rsidR="005F46D9" w:rsidRDefault="005F46D9" w:rsidP="005F46D9">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F46D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>wymiary miejsca konstrukcyjnie przeznaczonego do umieszczenia tablicy rejestracyjnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F1F072" w14:textId="13F2AB8A" w:rsidR="00561AC6" w:rsidRDefault="005F46D9" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00561AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00561AC6" w:rsidRPr="00561AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli właściciel pojazdu wnosi o zachowanie dotychczasowego numeru rejestracyjnego zgodnie za art. 73 ust. 1a ustawy z dnia 20 czerwca 1997 r. – Prawo o ruchu drogowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC0D14A" w14:textId="0781FCA0" w:rsidR="006B4E99" w:rsidRDefault="006B4E99" w:rsidP="00722A6B">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>9) Pole nieobowiązkowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8B6EAE" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>10) N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ależy wpisać adres, pod którym właściciel zamieszkuje z zamiarem stałego pobytu (art. 25 Kodeksu Cywilnego: „Miejscem zamieszkania osoby fizycznej jest miejscowość, w której osoba ta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F05B2D" w14:textId="32165A8C" w:rsidR="00A651A5" w:rsidRPr="004A0995" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:left="-851" w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przebywa z zamiarem stałego pobytu.”) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>albo zamieszkuje czasowo lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0995">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adres siedziby w przypadku osób prawnych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48855DD6" w14:textId="20C53FBF" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00B65109">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389E4BDB" wp14:editId="69B683A8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-526308</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>140809</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3750945" cy="424180"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3750945" cy="424180"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5017329D" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D11591">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>* prawidłowe zaznaczy</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  - </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D11591">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>„</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F652E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="10"/>
+                              </w:rPr>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="10"/>
+                              </w:rPr>
+                              <w:t>”,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24FD7E70" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D11591">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>** wypełnia właściciel, jeżeli wnosi o wydanie tablic indywidualnych zamiast tablic zwyczajnych</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D11591">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BE85A84" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D11591">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>*** nie dotyczy w przypadku wyrejestrowania pojazdu.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="389E4BDB" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-41.45pt;margin-top:11.1pt;width:295.35pt;height:33.4pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDKF0P8OAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQlZduo6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPMZ2m5SvZ+y03e7yhsiD5fHleM6ZM1nfjr0iB2GdBF3SbJZSIjSHWuq2pD++794s&#13;&#10;KXGe6Zop0KKkR+Ho7eb1q/VgCjGHDlQtLEEQ7YrBlLTz3hRJ4ngneuZmYITGzQZszzyGtk1qywZE&#13;&#10;71UyT9N3yQC2Nha4cA5X76dNuon4TSO4/9o0TniiSoq5+TjaOFZhTDZrVrSWmU7yUxrsH7LomdT4&#13;&#10;6AXqnnlG9lb+BdVLbsFB42cc+gSaRnIROSCbLH3B5rFjRkQuKI4zF5nc/4PlXw6P5pslfnwPIxYw&#13;&#10;knDmAfhPRzRsO6ZbcWctDJ1gNT6cBcmSwbjidDVI7QoXQKrhM9RYZLb3EIHGxvZBFeRJEB0LcLyI&#13;&#10;LkZPOC6+vVmkq3xBCce9fJ5ny1iVhBXn28Y6/1FAT8KkpBaLGtHZ4cH5kA0rzkfCYw6UrHdSqRjY&#13;&#10;ttoqSw4MDbCLXyTw4pjSZCjpajFfTAI8gwheFBeQqp1EUvse2U7AWRq+yUy4jpab1s9Mop0DREz2&#13;&#10;WYK99NgASvYlXV6hBLU/6Dra0zOppjkyVfokf1B80t6P1UhkjeqFDEI1KqiPWA8Lk9+xP3HSgf1N&#13;&#10;yYBeL6n7tWdWUKI+aazpKsvz0BwxyBc3cwzs9U51vcM0R6iSekqm6dZPDbU3VrYdvjQJpOEOfdDI&#13;&#10;WKKnrE7po5+jGKfeCw1zHcdTT3+IzR8AAAD//wMAUEsDBBQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctoQKRtvVnRATuyFEQYNj2pi2okmqJtsK&#13;&#10;vx5zgosly+89v6/YzHYQR5pC7x3C1VKBINd407sW4fXlYZGCCFE7owfvCOGLAmzK87NC58af3DMd&#13;&#10;q9gKDnEh1whdjGMuZWg6sjos/UiObx9+sjryOrXSTPrE4XaQiVIraXXv+EOnR7rvqPmsDhYhNGq1&#13;&#10;f7qu9m+13NF3Zsz2ffeIeHkxb9c87tYgIs3xzwG/DNwfSi5W+4MzQQwIizTJWIqQJAkIFtyoWwaq&#13;&#10;EdJMgSwL+R+j/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKF0P8OAIAAGkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" strokecolor="white [3212]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5017329D" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D11591">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>* prawidłowe zaznaczy</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  - </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D11591">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>„</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F652E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="10"/>
+                        </w:rPr>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="10"/>
+                        </w:rPr>
+                        <w:t>”,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24FD7E70" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D11591">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>** wypełnia właściciel, jeżeli wnosi o wydanie tablic indywidualnych zamiast tablic zwyczajnych</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D11591">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BE85A84" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D11591">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>*** nie dotyczy w przypadku wyrejestrowania pojazdu.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5527B294" w14:textId="43A23BE7" w:rsidR="00E268D2" w:rsidRPr="00F226E9" w:rsidRDefault="00B47CC6" w:rsidP="00852776">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="right" w:pos="9781"/>
+        </w:tabs>
+        <w:ind w:right="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251826176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B67CF4" wp14:editId="152FFBA0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5362982</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>260254</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="954417" cy="219600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Pole tekstowe 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="954417" cy="219600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71F8C4D8" w14:textId="56A74278" w:rsidR="00B47CC6" w:rsidRPr="00072C8D" w:rsidRDefault="00B47CC6" w:rsidP="00B47CC6">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aghara Pro" w:hAnsi="Aghara Pro" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>//</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> strona</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>z</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00072C8D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="56B67CF4" id="Pole tekstowe 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:422.3pt;margin-top:20.5pt;width:75.15pt;height:17.3pt;z-index:251826176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB1hotGaAIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wgg2g7UULFWnSah&#13;&#10;thqd+mwcG6I5Pu9sSNhfv7OTAOv20mkviX2/77vvfH3TVIbtFfoSbM5HgyFnykooSrvJ+bfn+w8f&#13;&#10;OfNB2EIYsCrnB+X5zfz9u+vazdQYtmAKhYyCWD+rXc63IbhZlnm5VZXwA3DKklIDViLQFTdZgaKm&#13;&#10;6JXJxsPhZVYDFg5BKu9Jetcq+TzF11rJ8Ki1V4GZnFNtIX0xfdfxm82vxWyDwm1L2ZUh/qGKSpSW&#13;&#10;kh5D3Ykg2A7LP0JVpUTwoMNAQpWB1qVUqQfqZjR81c1qK5xKvRA43h1h8v8vrHzYr9wTstB8goYG&#13;&#10;GAGpnZ95EsZ+Go1V/FOljPQE4eEIm2oCkyScXkwmoyvOJKnGo+nlMMGanZwd+vBZQcXiIedIU0lg&#13;&#10;if3SB0pIpr1JzGXhvjQmTcbY3wRkGCXZqcJ0Cgejop2xX5VmZZEKjQIvcbO+NcjaiRMlqYF+7ikY&#13;&#10;OURDTQnf6Nu5RG+ViPZG/6NTyg82HP2r0gImgNIaqNjAXhCBi+9pPlS4bu17KFoAIhahWTeEQM4v&#13;&#10;+kmuoTjQgBFa7nsn70saw1L48CSQyE6Q0AKHR/poA3XOoTtxtgX8+Td5tCcOkpazmpYn5/7HTqDi&#13;&#10;zHyxxM7paDKJ25Yuk4urMV3wXLM+19hddQvU3oieCifTMdoH0x81QvVCe76IWUklrKTcOQ/98Ta0&#13;&#10;A6Z3QqrFIhnRfjkRlnblZAwdUY4ke25eBLqOiYEo/AD9monZK0K2ttHTwmIXQJeJrRHnFtUOf9rN&#13;&#10;ROLuHYnLf35PVqfXbv4LAAD//wMAUEsDBBQABgAIAAAAIQDqLljC4gAAAA4BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF3khibNpkJUXEGUH4mbG7tJRLyOYrcJb89ygstKq52Z&#13;&#10;na/czr4XZzfGLhDCcqFAOKqD7ahBeHt9vFmDiMmQNX0gh/DtImyry4vSFDZM9OLO+9QIDqFYGIQ2&#13;&#10;paGQMtat8yYuwuCIb8cwepN4HRtpRzNxuO/lrVKZ9KYj/tCawT20rv7anzzC+9Px80Or52bnV8MU&#13;&#10;ZiXJ5xLx+mrebXjcb0AkN6c/B/wycH+ouNghnMhG0SOstc5YiqCXDMaCPNc5iAPC3SoDWZXyP0b1&#13;&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHWGi0ZoAgAANQUAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOouWMLiAAAADgEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAwgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#13;&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71F8C4D8" w14:textId="56A74278" w:rsidR="00B47CC6" w:rsidRPr="00072C8D" w:rsidRDefault="00B47CC6" w:rsidP="00B47CC6">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aghara Pro" w:hAnsi="Aghara Pro" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>//</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> strona</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>z</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00072C8D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00AC5B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16362A50" wp14:editId="19E5C2BD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2087880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>10158730</wp:posOffset>
+              <wp:posOffset>10147935</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673860" cy="410210"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Obraz 4"/>
+            <wp:docPr id="76" name="Obraz 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673860" cy="410210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00444142" w:rsidRPr="00FB60C5" w:rsidSect="001F7B43">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00E268D2" w:rsidRPr="00F226E9" w:rsidSect="006D781F">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="509" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1417" w:bottom="532" w:left="1417" w:header="0" w:footer="680" w:gutter="0"/>
       <w:pgBorders w:zOrder="back" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28C24C72" w14:textId="77777777" w:rsidR="001218F5" w:rsidRDefault="001218F5" w:rsidP="00FB60C5">
+    <w:p w14:paraId="23F6310C" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="090F3CD9" w14:textId="77777777" w:rsidR="001218F5" w:rsidRDefault="001218F5" w:rsidP="00FB60C5">
+    <w:p w14:paraId="241D9B68" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aghara Pro">
+    <w:panose1 w:val="02000503000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...21 lines deleted...]
-  <w:p w14:paraId="424E0F81" w14:textId="587EB555" w:rsidR="00D11591" w:rsidRDefault="00D11591" w:rsidP="00AD242C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22271610" w14:textId="77777777" w:rsidR="000819C5" w:rsidRDefault="000819C5" w:rsidP="002E47CA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
-      <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        <w:sz w:val="12"/>
+        <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3A42A52C" w14:textId="207992E1" w:rsidR="00AD242C" w:rsidRDefault="006B3CEF" w:rsidP="00D0109C">
-[...211 lines deleted...]
-  <w:p w14:paraId="578FF08A" w14:textId="5A9D555E" w:rsidR="004A0995" w:rsidRPr="00D11591" w:rsidRDefault="004A0995" w:rsidP="00D11591">
+  <w:p w14:paraId="50862599" w14:textId="77777777" w:rsidR="004A0995" w:rsidRPr="00D11591" w:rsidRDefault="004A0995" w:rsidP="00D11591">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DBA5AFE" w14:textId="77777777" w:rsidR="001218F5" w:rsidRDefault="001218F5" w:rsidP="00FB60C5">
+    <w:p w14:paraId="760F9118" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="194EC168" w14:textId="77777777" w:rsidR="001218F5" w:rsidRDefault="001218F5" w:rsidP="00FB60C5">
+    <w:p w14:paraId="42F1043B" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D60B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B4BA6C"/>
     <w:lvl w:ilvl="0" w:tplc="64E4FABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4411,160 +10750,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5B4569"/>
+    <w:nsid w:val="37A627F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3858DDFE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="503EBEDC"/>
+    <w:lvl w:ilvl="0" w:tplc="A1C44E10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-491" w:hanging="360"/>
+        <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Tahoma" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="229" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="949" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1669" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2389" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3109" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8C28D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5C9ED8"/>
     <w:lvl w:ilvl="0" w:tplc="88CA22B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="229" w:hanging="360"/>
@@ -4636,226 +10951,324 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5269" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="483281361">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1179807066">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1391078640">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1914468905">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="515923525">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:zoom w:percent="149"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R+RSfgBtLwIsaDNoN2sFjjC9hDymIXY0Tds4b5lfpH1EH8WivXnRX8bTQA06IgR99RXhjfOGaqQZUO0ihvYjwQ==" w:salt="lP5031aPzGLH0parhibOBw=="/>
+  <w:zoom w:percent="144"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06464"/>
+    <w:rsid w:val="00006765"/>
+    <w:rsid w:val="00050DB0"/>
+    <w:rsid w:val="00063AE5"/>
     <w:rsid w:val="00071029"/>
-    <w:rsid w:val="00072BF4"/>
+    <w:rsid w:val="00072C8D"/>
+    <w:rsid w:val="000754B7"/>
     <w:rsid w:val="000819C5"/>
     <w:rsid w:val="00092898"/>
-    <w:rsid w:val="0009310A"/>
     <w:rsid w:val="000A3B89"/>
-    <w:rsid w:val="000D34F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001824AF"/>
+    <w:rsid w:val="000B3CAF"/>
+    <w:rsid w:val="000D49B3"/>
+    <w:rsid w:val="000F66B1"/>
+    <w:rsid w:val="001502D2"/>
+    <w:rsid w:val="00150D08"/>
+    <w:rsid w:val="00151653"/>
+    <w:rsid w:val="0015203C"/>
+    <w:rsid w:val="00155ED1"/>
+    <w:rsid w:val="00156E13"/>
+    <w:rsid w:val="00183105"/>
     <w:rsid w:val="00192A58"/>
+    <w:rsid w:val="001C0FB2"/>
     <w:rsid w:val="001C58CD"/>
     <w:rsid w:val="001E2629"/>
-    <w:rsid w:val="001F7B43"/>
+    <w:rsid w:val="002046D7"/>
     <w:rsid w:val="0020552F"/>
+    <w:rsid w:val="0021478B"/>
+    <w:rsid w:val="00225DE4"/>
+    <w:rsid w:val="002332F7"/>
+    <w:rsid w:val="00261027"/>
+    <w:rsid w:val="00264FD3"/>
+    <w:rsid w:val="00271A97"/>
     <w:rsid w:val="002739DB"/>
     <w:rsid w:val="00283B7B"/>
+    <w:rsid w:val="00285839"/>
+    <w:rsid w:val="002870FF"/>
     <w:rsid w:val="002B4A90"/>
     <w:rsid w:val="002C03BB"/>
+    <w:rsid w:val="002C5387"/>
     <w:rsid w:val="002D0408"/>
+    <w:rsid w:val="002D5F91"/>
+    <w:rsid w:val="002D6D30"/>
+    <w:rsid w:val="002E0622"/>
     <w:rsid w:val="002E47CA"/>
+    <w:rsid w:val="002F0CA8"/>
     <w:rsid w:val="002F56AE"/>
+    <w:rsid w:val="003139E1"/>
+    <w:rsid w:val="00317F5D"/>
+    <w:rsid w:val="00324E42"/>
+    <w:rsid w:val="00364BBA"/>
+    <w:rsid w:val="00371191"/>
     <w:rsid w:val="003756FF"/>
     <w:rsid w:val="00396403"/>
+    <w:rsid w:val="003A17DD"/>
     <w:rsid w:val="003B77C3"/>
+    <w:rsid w:val="003E5C6A"/>
     <w:rsid w:val="00413C18"/>
+    <w:rsid w:val="00421C2E"/>
     <w:rsid w:val="00427BE5"/>
     <w:rsid w:val="00444142"/>
     <w:rsid w:val="00446E90"/>
     <w:rsid w:val="0046744D"/>
+    <w:rsid w:val="004942BD"/>
     <w:rsid w:val="004A0995"/>
     <w:rsid w:val="004B7405"/>
-    <w:rsid w:val="004E6B40"/>
+    <w:rsid w:val="004E51DB"/>
     <w:rsid w:val="005066F8"/>
+    <w:rsid w:val="0056056F"/>
+    <w:rsid w:val="00561AC6"/>
     <w:rsid w:val="005624C1"/>
     <w:rsid w:val="005639F1"/>
+    <w:rsid w:val="0056629E"/>
+    <w:rsid w:val="00574834"/>
     <w:rsid w:val="00585EE7"/>
     <w:rsid w:val="005C1AAF"/>
+    <w:rsid w:val="005E30EC"/>
     <w:rsid w:val="005E345C"/>
     <w:rsid w:val="005E7015"/>
+    <w:rsid w:val="005F46D9"/>
     <w:rsid w:val="00600CED"/>
     <w:rsid w:val="00610C3C"/>
+    <w:rsid w:val="00661C3C"/>
+    <w:rsid w:val="00692A86"/>
     <w:rsid w:val="006B1D63"/>
     <w:rsid w:val="006B3CEF"/>
+    <w:rsid w:val="006B4E99"/>
+    <w:rsid w:val="006D781F"/>
     <w:rsid w:val="006F23D6"/>
     <w:rsid w:val="006F2D8C"/>
     <w:rsid w:val="006F652E"/>
+    <w:rsid w:val="00711517"/>
+    <w:rsid w:val="00711A03"/>
+    <w:rsid w:val="00720FBD"/>
+    <w:rsid w:val="00722A6B"/>
+    <w:rsid w:val="00723836"/>
+    <w:rsid w:val="00744701"/>
     <w:rsid w:val="00761E91"/>
-    <w:rsid w:val="0076602C"/>
+    <w:rsid w:val="00762DE5"/>
     <w:rsid w:val="00774431"/>
+    <w:rsid w:val="00780775"/>
     <w:rsid w:val="00781AA0"/>
-    <w:rsid w:val="007973A7"/>
     <w:rsid w:val="007B4AAA"/>
+    <w:rsid w:val="007C412C"/>
     <w:rsid w:val="007C6EFE"/>
-    <w:rsid w:val="007D2DD0"/>
+    <w:rsid w:val="007D111C"/>
     <w:rsid w:val="007D4ADA"/>
+    <w:rsid w:val="007E01D1"/>
+    <w:rsid w:val="00806B58"/>
     <w:rsid w:val="008158ED"/>
+    <w:rsid w:val="0082769C"/>
+    <w:rsid w:val="00852776"/>
     <w:rsid w:val="00866F0B"/>
+    <w:rsid w:val="0088511F"/>
     <w:rsid w:val="008A1665"/>
     <w:rsid w:val="008A1946"/>
+    <w:rsid w:val="008C7DFA"/>
     <w:rsid w:val="008E3796"/>
+    <w:rsid w:val="008E4A17"/>
+    <w:rsid w:val="008F5DDE"/>
+    <w:rsid w:val="00912DAF"/>
+    <w:rsid w:val="009238C1"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="00965730"/>
+    <w:rsid w:val="00974102"/>
+    <w:rsid w:val="009774F2"/>
+    <w:rsid w:val="009A321E"/>
     <w:rsid w:val="009B5389"/>
-    <w:rsid w:val="00A03969"/>
+    <w:rsid w:val="009E764A"/>
     <w:rsid w:val="00A05C88"/>
     <w:rsid w:val="00A14DC8"/>
-    <w:rsid w:val="00A20F15"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD242C"/>
+    <w:rsid w:val="00A651A5"/>
+    <w:rsid w:val="00A9226E"/>
+    <w:rsid w:val="00A93E62"/>
+    <w:rsid w:val="00AC5B9E"/>
+    <w:rsid w:val="00AC6C8A"/>
+    <w:rsid w:val="00AD5625"/>
     <w:rsid w:val="00B05030"/>
+    <w:rsid w:val="00B11C7C"/>
     <w:rsid w:val="00B20F7B"/>
-    <w:rsid w:val="00B76726"/>
+    <w:rsid w:val="00B23DB1"/>
+    <w:rsid w:val="00B47CC6"/>
+    <w:rsid w:val="00B64482"/>
+    <w:rsid w:val="00B65109"/>
+    <w:rsid w:val="00B718EF"/>
+    <w:rsid w:val="00B72604"/>
+    <w:rsid w:val="00B741EC"/>
+    <w:rsid w:val="00BA46C8"/>
     <w:rsid w:val="00BD0BC8"/>
+    <w:rsid w:val="00BF29FC"/>
+    <w:rsid w:val="00C32E26"/>
     <w:rsid w:val="00C463A4"/>
     <w:rsid w:val="00C54B76"/>
     <w:rsid w:val="00C57607"/>
+    <w:rsid w:val="00C607F3"/>
+    <w:rsid w:val="00C906E5"/>
+    <w:rsid w:val="00C90ED3"/>
+    <w:rsid w:val="00C96F89"/>
     <w:rsid w:val="00CB19B7"/>
     <w:rsid w:val="00CD4932"/>
     <w:rsid w:val="00CE2B87"/>
-    <w:rsid w:val="00D0109C"/>
+    <w:rsid w:val="00CF3E79"/>
     <w:rsid w:val="00D034FE"/>
     <w:rsid w:val="00D06464"/>
     <w:rsid w:val="00D11591"/>
     <w:rsid w:val="00D20483"/>
     <w:rsid w:val="00D76908"/>
+    <w:rsid w:val="00D76927"/>
     <w:rsid w:val="00DA056D"/>
+    <w:rsid w:val="00DB43CC"/>
+    <w:rsid w:val="00DC2DE2"/>
     <w:rsid w:val="00DE2BEA"/>
+    <w:rsid w:val="00DE3DD2"/>
+    <w:rsid w:val="00DF3716"/>
+    <w:rsid w:val="00E268D2"/>
     <w:rsid w:val="00E3167C"/>
+    <w:rsid w:val="00E33F68"/>
+    <w:rsid w:val="00E37D08"/>
     <w:rsid w:val="00E4592B"/>
+    <w:rsid w:val="00E52324"/>
     <w:rsid w:val="00E52538"/>
     <w:rsid w:val="00E5412C"/>
+    <w:rsid w:val="00EA1FF9"/>
+    <w:rsid w:val="00EA515E"/>
+    <w:rsid w:val="00EA7596"/>
+    <w:rsid w:val="00EE0AC0"/>
     <w:rsid w:val="00EE7087"/>
+    <w:rsid w:val="00F226E9"/>
     <w:rsid w:val="00FB60C5"/>
+    <w:rsid w:val="00FB731A"/>
+    <w:rsid w:val="00FC3054"/>
+    <w:rsid w:val="00FD16D8"/>
     <w:rsid w:val="00FE2E59"/>
     <w:rsid w:val="00FE5766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36CAA5EE"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="22A61366"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5999,91 +12412,59 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6334,78 +12715,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCCBFE60-EF11-9A40-84C5-BED163508369}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1831C1BE-9306-AB4B-9DF0-E99BE3EB3E40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3300</Characters>
+  <Pages>2</Pages>
+  <Words>1392</Words>
+  <Characters>8358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3842</CharactersWithSpaces>
+  <CharactersWithSpaces>9731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rafał</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>