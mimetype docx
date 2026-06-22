--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -4,73 +4,73 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BBA6AF0" w14:textId="24DB0B8A" w:rsidR="000F66B1" w:rsidRDefault="00AC5B9E" w:rsidP="007C6EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5954EBDC" wp14:editId="0AAE9637">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5954EBDC" wp14:editId="00F29858">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2126615</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>67711</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1674000" cy="410400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="75" name="Obraz 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1252,244 +1252,247 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00711A03">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>adres skrzynki elektronicznej - e-mail</w:t>
       </w:r>
       <w:r w:rsidR="006B4E99">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259BF0E1" w14:textId="793A44A0" w:rsidR="000F66B1" w:rsidRDefault="00427BE5" w:rsidP="00156E13">
+    <w:p w14:paraId="259BF0E1" w14:textId="793A44A0" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="00427BE5" w:rsidP="00156E13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="12"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008158ED">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002F56AE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0082769C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="002F56AE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B4E99">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41D2D0" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRPr="006B4E99" w:rsidRDefault="000F66B1" w:rsidP="00427BE5">
+    <w:p w14:paraId="1A41D2D0" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="000F66B1" w:rsidP="00427BE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133EE35C" w14:textId="641A7069" w:rsidR="00A93E62" w:rsidRPr="000F66B1" w:rsidRDefault="000F66B1" w:rsidP="000F66B1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-851" w:right="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB60C5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA4F9BD" w14:textId="41474F3F" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+    <w:p w14:paraId="6EA4F9BD" w14:textId="41474F3F" w:rsidR="00446E90" w:rsidRPr="00C32E26" w:rsidRDefault="00446E90" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0DC624" w14:textId="191BBB5D" w:rsidR="00C607F3" w:rsidRDefault="00B20F7B" w:rsidP="00C607F3">
+    <w:p w14:paraId="4A0DC624" w14:textId="4252588D" w:rsidR="00C607F3" w:rsidRDefault="00B20F7B" w:rsidP="00C607F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnoszę o:  </w:t>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Wybór1"/>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> rejestracje*,  </w:t>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Wybór2"/>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> czasową rejestracje</w:t>
       </w:r>
       <w:r w:rsidR="00C607F3" w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
@@ -1553,57 +1556,57 @@
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Wybór3"/>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00574834">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0082769C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
@@ -1652,57 +1655,57 @@
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór45"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Wybór45"/>
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="008C7DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zawiadamiam o zbyci</w:t>
       </w:r>
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
@@ -1711,57 +1714,58 @@
       </w:r>
       <w:r w:rsidR="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002046D7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>następującego pojazdu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC41EE9" w14:textId="178EE6DB" w:rsidR="009238C1" w:rsidRPr="009238C1" w:rsidRDefault="009238C1" w:rsidP="009238C1">
+    <w:p w14:paraId="2DC41EE9" w14:textId="178EE6DB" w:rsidR="009238C1" w:rsidRPr="00C32E26" w:rsidRDefault="009238C1" w:rsidP="009238C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="11"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E29640" w14:textId="786014C7" w:rsidR="00D06464" w:rsidRDefault="008E3796" w:rsidP="00D11591">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-284" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Rodzaj pojazdu i przeznaczenie: .......................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D034FE">
@@ -2145,51 +2149,55 @@
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="6DFD3F19" w14:textId="77777777" w:rsidR="00852776" w:rsidRDefault="00852776"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2C349998" id="Pole tekstowe 73" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:251.5pt;margin-top:11.05pt;width:200.7pt;height:22.2pt;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAgiygeZwIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwuIJARliWgiqkoo&#13;&#10;iUKqnI3XhlW9Hnds2KW/vmPv8mjaS6pedu15zzff+Oa2qQzbKfQl2JwPen3OlJVQlHad828v809j&#13;&#10;znwQthAGrMr5Xnl+O/344aZ2EzWEDZhCIaMg1k9ql/NNCG6SZV5uVCV8D5yypNSAlQh0xXVWoKgp&#13;&#10;emWyYb9/mdWAhUOQynuS3rdKPk3xtVYyPGrtVWAm51RbSF9M31X8ZtMbMVmjcJtSdmWIf6iiEqWl&#13;&#10;pMdQ9yIItsXyj1BVKRE86NCTUGWgdSlV6oG6GfTfdLPcCKdSLwSOd0eY/P8LKx92S/eELDSfoaEB&#13;&#10;RkBq5yeehLGfRmMV/1QpIz1BuD/CpprAJAmHF6Px5eiKM0m64XhwdX0Zw2Qnb4c+fFFQsXjIOdJY&#13;&#10;Elpit/ChNT2YxGQW5qUxaTTG/iagmFGSnUpMp7A3KtoZ+6w0K4tUaRR4ievVnUHWjpw4SR0cBp+C&#13;&#10;kUM01JTwnb6dS/RWiWnv9D86pfxgw9G/Ki1gAijtgYoN7AQxuPieBkSF69b+AEULQMQiNKuGEDgb&#13;&#10;5QqKPU0YoSW/d3Je0hgWwocngcR2goQ2ODzSRxuocw7dibMN4M+/yaM9kZC0nNW0PTn3P7YCFWfm&#13;&#10;qyV6Xg9Go7hu6TK6uBrSBc81q3ON3VZ3QO0N6K1wMh2jfTCHo0aoXmnRZzErqYSVlDvn4XC8C+2A&#13;&#10;6aGQajZLRrRgToSFXToZQ0eUI8lemleBrmNiIA4/wGHPxOQNIVvb6Glhtg2gy8TWiHOLaoc/LWfi&#13;&#10;e/eQxO0/vyer03M3/QUAAP//AwBQSwMEFAAGAAgAAAAhABlsSeviAAAADgEAAA8AAABkcnMvZG93&#13;&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNxYstJWW1d3QkxcQQyYxC1rsraicaomW8u/x5zgYunJ9nvv&#13;&#10;K7ez68XFjqHzhLBcKBCWam86ahDe357uViBC1GR078kifNsA2+r6qtSF8RO92ss+NoJNKBQaoY1x&#13;&#10;KKQMdWudDgs/WOLdyY9OR5ZjI82oJzZ3vUyUyqXTHXFCqwf72Nr6a392CB/Pp89Dql6ancuGyc9K&#13;&#10;kltLxNubebfh8bABEe0c/z7gl4H7Q8XFjv5MJogeIVP3DBQRkmQJgg/WKk1BHBHyPANZlfI/RvUD&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIsoHmcCAAA2BQAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGWxJ6+IAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+              <v:shapetype w14:anchorId="2C349998" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Pole tekstowe 73" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:251.5pt;margin-top:11.05pt;width:200.7pt;height:22.2pt;z-index:251821056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAgiygeZwIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwuIJARliWgiqkoo&#13;&#10;iUKqnI3XhlW9Hnds2KW/vmPv8mjaS6pedu15zzff+Oa2qQzbKfQl2JwPen3OlJVQlHad828v809j&#13;&#10;znwQthAGrMr5Xnl+O/344aZ2EzWEDZhCIaMg1k9ql/NNCG6SZV5uVCV8D5yypNSAlQh0xXVWoKgp&#13;&#10;emWyYb9/mdWAhUOQynuS3rdKPk3xtVYyPGrtVWAm51RbSF9M31X8ZtMbMVmjcJtSdmWIf6iiEqWl&#13;&#10;pMdQ9yIItsXyj1BVKRE86NCTUGWgdSlV6oG6GfTfdLPcCKdSLwSOd0eY/P8LKx92S/eELDSfoaEB&#13;&#10;RkBq5yeehLGfRmMV/1QpIz1BuD/CpprAJAmHF6Px5eiKM0m64XhwdX0Zw2Qnb4c+fFFQsXjIOdJY&#13;&#10;Elpit/ChNT2YxGQW5qUxaTTG/iagmFGSnUpMp7A3KtoZ+6w0K4tUaRR4ievVnUHWjpw4SR0cBp+C&#13;&#10;kUM01JTwnb6dS/RWiWnv9D86pfxgw9G/Ki1gAijtgYoN7AQxuPieBkSF69b+AEULQMQiNKuGEDgb&#13;&#10;5QqKPU0YoSW/d3Je0hgWwocngcR2goQ2ODzSRxuocw7dibMN4M+/yaM9kZC0nNW0PTn3P7YCFWfm&#13;&#10;qyV6Xg9Go7hu6TK6uBrSBc81q3ON3VZ3QO0N6K1wMh2jfTCHo0aoXmnRZzErqYSVlDvn4XC8C+2A&#13;&#10;6aGQajZLRrRgToSFXToZQ0eUI8lemleBrmNiIA4/wGHPxOQNIVvb6Glhtg2gy8TWiHOLaoc/LWfi&#13;&#10;e/eQxO0/vyer03M3/QUAAP//AwBQSwMEFAAGAAgAAAAhABlsSeviAAAADgEAAA8AAABkcnMvZG93&#13;&#10;bnJldi54bWxMj0FPwzAMhe9I/IfISNxYstJWW1d3QkxcQQyYxC1rsraicaomW8u/x5zgYunJ9nvv&#13;&#10;K7ez68XFjqHzhLBcKBCWam86ahDe357uViBC1GR078kifNsA2+r6qtSF8RO92ss+NoJNKBQaoY1x&#13;&#10;KKQMdWudDgs/WOLdyY9OR5ZjI82oJzZ3vUyUyqXTHXFCqwf72Nr6a392CB/Pp89Dql6ancuGyc9K&#13;&#10;kltLxNubebfh8bABEe0c/z7gl4H7Q8XFjv5MJogeIVP3DBQRkmQJgg/WKk1BHBHyPANZlfI/RvUD&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIIsoHmcCAAA2BQAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGWxJ6+IAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#13;&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="Tabela-Siatka"/>
                         <w:tblW w:w="3622" w:type="pct"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="276"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="243"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="244"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="277"/>
                         <w:gridCol w:w="277"/>
                       </w:tblGrid>
@@ -2289,74 +2297,74 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CD4932">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Dotychczasowy numer rejestracyjny: ................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D034FE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidR="005E7015">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A93784D" w14:textId="1444CCC4" w:rsidR="00CD4932" w:rsidRDefault="002046D7" w:rsidP="00D11591">
+    <w:p w14:paraId="5A93784D" w14:textId="08C81F47" w:rsidR="00CD4932" w:rsidRDefault="002046D7" w:rsidP="00D11591">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="225A2229" wp14:editId="7F8F2D8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="225A2229" wp14:editId="30C3C09E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2518583</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2548647" cy="281796"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="78" name="Pole tekstowe 78"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2548647" cy="281796"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2673,51 +2681,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000F66B1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00852776">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000F66B1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667B16A2" w14:textId="73C15FEB" w:rsidR="009238C1" w:rsidRPr="00B741EC" w:rsidRDefault="009238C1" w:rsidP="00B741EC">
+    <w:p w14:paraId="667B16A2" w14:textId="6B27F1FE" w:rsidR="009238C1" w:rsidRPr="00B741EC" w:rsidRDefault="009238C1" w:rsidP="00B741EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Data zbyci</w:t>
       </w:r>
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
@@ -2733,75 +2741,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>dotychczas zarejestrowanego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00E268D2" w:rsidRPr="00B741EC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FB731A" w:rsidRPr="00B741EC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B203DF0" w14:textId="1E7DCEF1" w:rsidR="00446E90" w:rsidRPr="00852776" w:rsidRDefault="00446E90" w:rsidP="005E7015">
+    <w:p w14:paraId="1B203DF0" w14:textId="6E85B239" w:rsidR="00446E90" w:rsidRPr="00852776" w:rsidRDefault="00317F5D" w:rsidP="005E7015">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251828224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E4054A" wp14:editId="7C7202B4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-591318</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>75606</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6938645" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1666250766" name="Łącznik prosty 1666250766"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6938645" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0EBDEEFA" id="Łącznik prosty 1666250766" o:spid="_x0000_s1026" style="position:absolute;z-index:251828224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.55pt,5.95pt" to="499.8pt,5.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AJoC3KzhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4q1d0KTtUpbGWD3p&#13;&#10;AdFDj1uYAik7S9gtoL/eMR70MsnMe/M+0t1sOzHi4FtHGuJlBAKpdFVLtYaP9+fFBoQPhirTOUIN&#13;&#10;n+hhl11fpSap3ERvOBahFixCPjEamhD6REpfNmiNX7oeibGTG6wJvA61rAYzsbjt5F0UraQ1LbFD&#13;&#10;Y3p8bLA8FxerYf30UuT9tH/9yuVa5vnowuZ80Pr2Zt5veTxsQQScw98H/HTg/JBxsKO7UOVFp2Gh&#13;&#10;7mOmMhArEExQSq1AHH8PMkvl/xrZNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#13;&#10;Atys4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EF4E80B" w14:textId="77777777" w:rsidR="00446E90" w:rsidRPr="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+    <w:p w14:paraId="3EF4E80B" w14:textId="1F613C9C" w:rsidR="00446E90" w:rsidRPr="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5476CF41" w14:textId="58775A1F" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
+    <w:p w14:paraId="5476CF41" w14:textId="20B61579" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711A03">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Do wniosku załączam następujące dokumenty:</w:t>
       </w:r>
       <w:r w:rsidR="00B64482">
         <w:rPr>
@@ -2869,59 +2940,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Wybór18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -2964,199 +3035,196 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Wybór19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumenty własności </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE2E59">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">(np. </w:t>
             </w:r>
-            <w:r w:rsidR="008C7DFA">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>FV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE2E59">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>, umow</w:t>
             </w:r>
-            <w:r w:rsidR="008C7DFA">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>, akt)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B76CB96" w14:textId="656E6D20" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Wybór20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -3181,59 +3249,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Wybór21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -3287,59 +3355,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Wybór22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -3382,488 +3450,382 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">świadectwo zgodności </w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA" w:rsidRPr="007E01D1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>WE)</w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF8E429" w14:textId="495DA601" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="0EA2B406" w14:textId="6E90654B" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Wybór23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>opłata rejestracyjna,</w:t>
-            </w:r>
-[...104 lines deleted...]
-              <w:t>przysięgłe,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66839D12" w14:textId="34198F70" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Wybór25"/>
+            <w:bookmarkStart w:id="10" w:name="Wybór25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>pełnomocnictwo (upoważnienie),</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30DE372E" w14:textId="38E19A40" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Wybór26"/>
+            <w:bookmarkStart w:id="11" w:name="Wybór26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>zaświadczenie,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A0257F6" w14:textId="099CE50D" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Wybór27"/>
+            <w:bookmarkStart w:id="12" w:name="Wybór27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008C7DFA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>oświadczenie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -3878,87 +3840,87 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Wybór28"/>
+            <w:bookmarkStart w:id="13" w:name="Wybór28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>potwierdzenie zapłaty akcyzy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -3973,709 +3935,571 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Wybór29"/>
+            <w:bookmarkStart w:id="14" w:name="Wybór29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>zwolnienie z zapłaty akcyzy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C3723A" w14:textId="418D50D0" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="12E10FB7" w14:textId="0A5BD9D3" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Wybór30"/>
+            <w:bookmarkStart w:id="15" w:name="Wybór30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="003E5C6A">
-[...96 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00D76927">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>tłumaczenia dokumentu(ów)</w:t>
+            </w:r>
+            <w:r w:rsidR="00063AE5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278CB7AD" w14:textId="77CB83CA" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="278CB7AD" w14:textId="104F0B09" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Wybór32"/>
+            <w:bookmarkStart w:id="16" w:name="Wybór32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  wpis z CEDiG*,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="463F24D9" w14:textId="666B06F7" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Wybór33"/>
+            <w:bookmarkStart w:id="17" w:name="Wybór33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis KRS*,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="774EFBE2" w14:textId="6D3EEA86" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="774EFBE2" w14:textId="5C17899B" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Wybór34"/>
+            <w:bookmarkStart w:id="18" w:name="Wybór34"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
-[...56 lines deleted...]
-              <w:t>*,</w:t>
+            <w:r w:rsidR="00D76927">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odprawa celna,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EDC118" w14:textId="3D56120D" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Wybór35"/>
+            <w:bookmarkStart w:id="19" w:name="Wybór35"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
@@ -4737,95 +4561,95 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Wybór36"/>
+            <w:bookmarkStart w:id="20" w:name="Wybór36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>…………</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
@@ -4856,130 +4680,586 @@
               <w:t>………</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AB2BBA9" w14:textId="13E0DE44" w:rsidR="005F46D9" w:rsidRPr="00446E90" w:rsidRDefault="005F46D9" w:rsidP="00FD16D8">
+    <w:p w14:paraId="543C3838" w14:textId="58301F24" w:rsidR="00D76927" w:rsidRDefault="005F46D9" w:rsidP="00D76927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F53BDE" wp14:editId="22BBAC3C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F53BDE" wp14:editId="7200958F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-591820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161834</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6938645" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="54" name="Łącznik prosty 54"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6938645" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3E44FA28" id="Łącznik prosty 54" o:spid="_x0000_s1026" style="position:absolute;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.6pt,12.75pt" to="499.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCcziucvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbLKlXZVosz20gguC&#13;&#10;FZQHcJ3xxqr/5DGbhBsH3gzei7F3N0VQVQhxcTKe75uZb2a8vhqtYXuIqL1r+XJRcwZO+k67Xcs/&#13;&#10;3b5+cckZJuE6YbyDlk+A/Grz/Nl6CA2c+d6bDiKjIA6bIbS8Tyk0VYWyBytw4QM4ciofrUhkxl3V&#13;&#10;RTFQdGuqs7peVYOPXYheAiLd3hycfFPiKwUyvVcKITHTcqotlTOW8y6f1WYtml0UodfyWIb4hyqs&#13;&#10;0I6SzqFuRBLsc9R/hLJaRo9epYX0tvJKaQlFA6lZ1r+p+diLAEULNQfD3Cb8f2Hlu/02Mt21/OKc&#13;&#10;MycszejH1+/f5Ben7xk1FtPEyEV9GgI2BL9223i0MGxjFj2qaPOX5LCx9HaaewtjYpIuV69eXq7O&#13;&#10;LziTJ1/1QAwR0xvwlhIijchol2WLRuzfYqJkBD1ByMiFHFKXvzQZyGDjPoAiKZRsWdhlieDaRLYX&#13;&#10;NP7ufpllUKyCzBSljZlJ9dOkIzbToCzW3xJndMnoXZqJVjsfH8uaxlOp6oA/qT5ozbLvfDeVQZR2&#13;&#10;0HYUZcdNzuv3q13oD+9t8xMAAP//AwBQSwMEFAAGAAgAAAAhAEOhQd/gAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT0tPg0AQvpv4HzZj4q1dxNQWytIYqyc9IHrwuGVHIGVnCbsF9Nc7pge9TObx&#13;&#10;zffIdrPtxIiDbx0puFlGIJAqZ1qqFby/PS02IHzQZHTnCBV8oYddfnmR6dS4iV5xLEMtmIR8qhU0&#13;&#10;IfSplL5q0Gq/dD0S3z7dYHXgcailGfTE5LaTcRTdSatbYoVG9/jQYHUsT1bB+vG5LPpp//JdyLUs&#13;&#10;itGFzfFDqeureb/lcr8FEXAOfx/wm4H9Q87GDu5ExotOwSK5jRmqIF6tQDAgSRJuDueFzDP5P0b+&#13;&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJzOK5y/AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEOhQd/gAAAADgEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="3941AF90" id="Łącznik prosty 54" o:spid="_x0000_s1026" style="position:absolute;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.6pt,12.75pt" to="499.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AEOhQd/gAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPg0AQvpv4HzZj4q1dxNQWytIYqyc9&#13;&#10;IHrwuGVHIGVnCbsF9Nc7pge9TObxzffIdrPtxIiDbx0puFlGIJAqZ1qqFby/PS02IHzQZHTnCBV8&#13;&#10;oYddfnmR6dS4iV5xLEMtmIR8qhU0IfSplL5q0Gq/dD0S3z7dYHXgcailGfTE5LaTcRTdSatbYoVG&#13;&#10;9/jQYHUsT1bB+vG5LPpp//JdyLUsitGFzfFDqeureb/lcr8FEXAOfx/wm4H9Q87GDu5ExotOwSK5&#13;&#10;jRmqIF6tQDAgSRJuDueFzDP5P0b+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZGKMSb&#13;&#10;AQAAiAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEOh&#13;&#10;Qd/gAAAADgEAAA8AAAAAAAAAAAAAAAAA9QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAACBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ADE000" w14:textId="14981621" w:rsidR="00D06464" w:rsidRPr="00D06464" w:rsidRDefault="00D06464" w:rsidP="00446E90">
+    <w:p w14:paraId="7DCF8A81" w14:textId="79358A58" w:rsidR="00D76927" w:rsidRPr="009A321E" w:rsidRDefault="00D76927" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E79B00" w14:textId="4E60B77C" w:rsidR="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00063AE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Wnoszę o zachowanie dotychczasowego numeru rejestracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="13"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5" w:rsidRPr="00B64482">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(właściwe zaznacz – „X”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116ACDBA" w14:textId="77777777" w:rsidR="00006765" w:rsidRPr="00006765" w:rsidRDefault="00006765" w:rsidP="00063AE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A5B757" w14:textId="01D95C0F" w:rsidR="0056629E" w:rsidRDefault="00D76927" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142" w:right="-567" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Wybór13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku zachowania dotychczasowego numeru rejestracyjnego, właściciel </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0622">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojazdu </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązany jest </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>o złożenia oświadczenia znajdującego się na stronie nr 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i jednocześnie proszę o dokonanie rejestracji czasowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17557C84" w14:textId="2FA3B6BA" w:rsidR="00D76927" w:rsidRDefault="0056056F" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wydanie pozwolenia czasowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tak, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2801A71D" w14:textId="307267A7" w:rsidR="00063AE5" w:rsidRPr="00D76927" w:rsidRDefault="00063AE5" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór46"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Wybór46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(wnoszę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wydanie nowego numeru rejestracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A4611" w14:textId="77777777" w:rsidR="00D76927" w:rsidRPr="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="12"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2986"/>
         <w:gridCol w:w="3140"/>
         <w:gridCol w:w="4576"/>
       </w:tblGrid>
       <w:tr w:rsidR="0088511F" w14:paraId="148ACE4D" w14:textId="77777777" w:rsidTr="007C412C">
         <w:trPr>
           <w:trHeight w:val="264"/>
@@ -5108,60 +5388,60 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Wybór39"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidR="0088511F" w:rsidRPr="00B11C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
@@ -5306,60 +5586,60 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Wybór38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
@@ -5414,51 +5694,51 @@
             </w:r>
             <w:r w:rsidR="004E51DB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="007D111C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D308EB" w14:textId="18615326" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+          <w:p w14:paraId="34D308EB" w14:textId="69AEFC2B" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120FE5C7" wp14:editId="1780F750">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1167166</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
@@ -5579,60 +5859,60 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="Wybór40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidR="00EA515E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
@@ -5809,58 +6089,58 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="Wybór41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0088511F">
               <w:rPr>
@@ -5905,51 +6185,51 @@
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="193"/>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10702"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C412C" w14:paraId="0DC53FEC" w14:textId="77777777" w:rsidTr="007C412C">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AB7EEA" w14:textId="06B20982" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="38AB7EEA" w14:textId="1D495E9D" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5957,59 +6237,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="Wybór6"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -6018,63 +6298,83 @@
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="13"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>..................................................</w:t>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32E26">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...............</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>......................................</w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>**,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D017249" w14:textId="77777777" w:rsidR="00CF3E79" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="2D017249" w14:textId="07D4AA7E" w:rsidR="00CF3E79" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6082,59 +6382,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Wybór7"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -6146,51 +6446,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>noszę o wydanie tablic rejestracyjnych zmniejszonych (samochodowych)</w:t>
             </w:r>
             <w:r w:rsidR="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">i oświadczam, że w pojeździe są zmniejszone </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2630B1AC" w14:textId="7D5E79E1" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="2630B1AC" w14:textId="058ABE9B" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">            wymiary </w:t>
             </w:r>
             <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6225,51 +6525,51 @@
                 <w:sz w:val="13"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="351CE515" w14:textId="0849237F" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="326CAA12" w14:textId="467DEF28" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="00D76927">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6277,59 +6577,59 @@
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="Wybór8"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -6372,60 +6672,60 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Wybór42"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
@@ -6457,58 +6757,58 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Wybór43"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
@@ -6524,58 +6824,58 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Wybór44"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
@@ -6587,318 +6887,133 @@
               <w:t>(zmniejszona)</w:t>
             </w:r>
             <w:r w:rsidR="007D111C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
-            </w:r>
-[...171 lines deleted...]
-              <w:t xml:space="preserve"> nie*.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="096B8C48" w14:textId="6A770BF4" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="00B741EC">
+    <w:p w14:paraId="5841858A" w14:textId="2D49426A" w:rsidR="007E01D1" w:rsidRPr="00C32E26" w:rsidRDefault="00E33F68" w:rsidP="00574834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624803A" wp14:editId="0A937F48">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624803A" wp14:editId="63FC57A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-589915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>107167</wp:posOffset>
+                  <wp:posOffset>828340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6938645" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="44" name="Łącznik prosty 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6938645" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="20E4D7EA" id="Łącznik prosty 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.45pt,8.45pt" to="499.9pt,8.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDlZcgdvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNOlSqiVquoddwQVB&#13;&#10;xc8DeJ1xY63/NDZNwo0DbwbvxdhtswjQaoW4OBnP983MNzPeXI3WsANg1N61fLmoOQMnfafdvuWf&#13;&#10;Pr56dslZTMJ1wngHLZ8g8qvt0yebITRw4XtvOkBGQVxshtDyPqXQVFWUPVgRFz6AI6fyaEUiE/dV&#13;&#10;h2Kg6NZUF3W9rgaPXUAvIUa6vTk6+bbEVwpkeqdUhMRMy6m2VE4s520+q+1GNHsUodfyVIb4hyqs&#13;&#10;0I6SzqFuRBLsM+o/Qlkt0Uev0kJ6W3mltISigdQs69/UfOhFgKKFmhPD3Kb4/8LKt4cdMt21fLXi&#13;&#10;zAlLM/rx9fs3+cXpO0aNjWli5KI+DSE2BL92OzxZMewwix4V2vwlOWwsvZ3m3sKYmKTL9cvnl+vV&#13;&#10;C87k2VfdEwPG9Bq8pYSRRmS0y7JFIw5vYqJkBD1DyMiFHFOXvzQZyGDj3oMiKZRsWdhlieDaIDsI&#13;&#10;Gn93t8wyKFZBZorSxsyk+mHSCZtpUBbrscQZXTJ6l2ai1c7j37Km8VyqOuLPqo9as+xb301lEKUd&#13;&#10;tB1F2WmT8/r9ahf6/Xvb/gQAAP//AwBQSwMEFAAGAAgAAAAhAIar1y7fAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuG0pO2xL13RCDE5wKIUDx6wxbbXGqZqsLXw9RhzYxZb9&#13;&#10;np/fy/az68SIQ2g9abhbJiCQKm9bqjW8vz0ttiBCNGRN5wk1fGGAfX59lZnU+olecSxjLViEQmo0&#13;&#10;NDH2qZShatCZsPQ9EmOffnAm8jjU0g5mYnHXyVWSrKUzLfGHxvT40GB1Ks9Ow+bxuSz66fDyXciN&#13;&#10;LIrRx+3pQ+vbm/mw43K/AxFxjv8X8JuB/UPOxo7+TDaITsNCrRRTGVhzZ4JSigMd/xYyz+RljPwH&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5WXIHb8BAAC3AwAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhqvXLt8AAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="047F3F47" id="Łącznik prosty 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.45pt,65.2pt" to="499.9pt,65.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ANyo1iPhAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcdtSBmJL13RCDE5w&#13;&#10;KIUDx6wxbbXGqZqsLfx6jIQEF0v2e34f2W52nRhxCK0nDVfLBARS5W1LtYa318fFBkSIhqzpPKGG&#13;&#10;Twywy8/PMpNaP9ELjmWsBYtQSI2GJsY+lTJUDToTlr5HYuzDD85EXoda2sFMLO46uUqSW+lMS+zQ&#13;&#10;mB7vG6yO5clpWD88lUU/7Z+/CrmWRTH6uDm+a315Me+3PO62ICLO8e8Dfjpwfsg52MGfyAbRaVio&#13;&#10;lWIqA9fJDQhmKKW40eH3IvNM/i+SfwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDc&#13;&#10;qNYj4QAAABABAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC3664" w14:textId="17C478E2" w:rsidR="00D20483" w:rsidRPr="002C03BB" w:rsidRDefault="00D20483" w:rsidP="002C03BB">
+    <w:p w14:paraId="51DC3664" w14:textId="114998C3" w:rsidR="00D20483" w:rsidRPr="002C03BB" w:rsidRDefault="00D20483" w:rsidP="002C03BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="081F6AF4" w14:textId="4B955F42" w:rsidR="00FB60C5" w:rsidRPr="007E01D1" w:rsidRDefault="007E01D1" w:rsidP="00FB60C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-426" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -7046,188 +7161,190 @@
       </w:pPr>
       <w:r w:rsidRPr="00E268D2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że podane we wniosku dane i informacje są aktualne i zgodne ze stanem faktycznym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E4CF32" w14:textId="33C765F1" w:rsidR="00E268D2" w:rsidRPr="00720FBD" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EED6756" w14:textId="63D93C16" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="000819C5">
+    <w:p w14:paraId="749D2750" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="00B65109" w:rsidRDefault="009A321E" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FE30670" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="000819C5">
+    <w:p w14:paraId="52D9D910" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="009A321E" w:rsidRDefault="009A321E" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-10"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046744D" w14:paraId="115D59D9" w14:textId="77777777" w:rsidTr="0046744D">
+      <w:tr w:rsidR="00B65109" w14:paraId="2D819447" w14:textId="77777777" w:rsidTr="00B65109">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A23499" w14:textId="47FE3963" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="0046744D">
+          <w:p w14:paraId="5282C2A8" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DC889DA" w14:textId="5BA58CE0" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="0046744D">
+          <w:p w14:paraId="7D7285BD" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>(czytelny podpis właściciela</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A17">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A17">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> lub pełnomocnika)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21B2CFC3" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336791B2" w14:textId="19EB8315" w:rsidR="00156E13" w:rsidRDefault="00B47CC6" w:rsidP="00561AC6">
+    <w:p w14:paraId="618F5644" w14:textId="422960D6" w:rsidR="009A321E" w:rsidRPr="00317F5D" w:rsidRDefault="00B47CC6" w:rsidP="00561AC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B10877B" wp14:editId="1177C95A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5380235</wp:posOffset>
@@ -7460,152 +7577,145 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1649095" cy="312420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0578E2F2" w14:textId="77777777" w:rsidR="00852776" w:rsidRPr="00852776" w:rsidRDefault="00852776" w:rsidP="00561AC6">
+    <w:p w14:paraId="7111824E" w14:textId="149C4F04" w:rsidR="00A93E62" w:rsidRPr="00EA7596" w:rsidRDefault="00A93E62" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>OŚWIADCZENIE (WARUNKOWA CZASOWA REJESTRACJA POJAZDU Z URZĘDU – BRAK AKCYZY I/LUB ODPRAWY CELNEJ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA799A" w14:textId="69C55B20" w:rsidR="00E268D2" w:rsidRDefault="00A93E62" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-284"/>
-[...37 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że w okresie od warunkowej czasowej rejestracji pojazdu do wydania dowodu rejestracyjnego </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6D30">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>nie nastąpi zmiana w zakresie własności pojazdu</w:t>
-      </w:r>
+        <w:t xml:space="preserve">nie nastąpi zmiana w zakresie własności </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pojazdu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002D6D30">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561AC6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>którego dane znajdują się na stronie nr 1 wniosku</w:t>
       </w:r>
       <w:r w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>. Jednocześnie zobowiązuję się do dostarczenia brakujących dokumentów oraz zwrotu pozwolenia czasowego przed upływem terminu, a w przypadku braku wymaganych dokumentów również do zwrotu tablic rejestracyjnych.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>. Jednocześnie zobowiązuję się do dostarczenia brakujących dokumentów oraz zwrotu pozwolenia czasowego przed upływem terminu, a w przypadku braku wymaganych dokumentów również do zwrotu tablic rejestracyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A07EE19" w14:textId="703D21F8" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="00A93E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7666,64 +7776,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">data i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>czytelny podpis właściciela</w:t>
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B825C83" w14:textId="76B5C34C" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="00A93E62">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="665F918F" w14:textId="0A4BA454" w:rsidR="00A93E62" w:rsidRDefault="00A93E62" w:rsidP="00A93E62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="360322C2" w14:textId="6ECBACB3" w:rsidR="002870FF" w:rsidRDefault="00156E13" w:rsidP="00156E13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -7784,81 +7880,86 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="1E2DD9F7" id="Łącznik prosty 71" o:spid="_x0000_s1026" style="position:absolute;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.2pt,19.15pt" to="500.2pt,19.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDevd4fvgEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SStVGi02R5awQXB&#13;&#10;CugPcJ3xxqq/NDabhBsH/hn8L8be3RQBQlXFxclk3puZ9zxZX03WsD1g1N51vFnVnIGTvtdu1/Hb&#13;&#10;T69fvOIsJuF6YbyDjs8Q+dXm+bP1GFo484M3PSCjIi62Y+j4kFJoqyrKAayIKx/AUVJ5tCJRiLuq&#13;&#10;RzFSdWuqs7q+qEaPfUAvIUb6enNI8k2prxTI9F6pCImZjtNsqZxYzrt8Vpu1aHcowqDlcQzxhCms&#13;&#10;0I6aLqVuRBLsM+o/Slkt0Uev0kp6W3mltISigdQ09W9qPg4iQNFC5sSw2BT/X1n5br9FpvuOv2w4&#13;&#10;c8LSHf34+v2b/OL0PSNjY5oZpcinMcSW4Ndui8cohi1m0ZNCm58kh03F23nxFqbEJH28uDy/bJpz&#13;&#10;zuQpVz0QA8b0BrylhpGuyGiXZYtW7N/GRM0IeoJQkAc5tC5vaTaQwcZ9AEVSqFlT2GWJ4Nog2wu6&#13;&#10;/v6+yKBaBZkpShuzkOp/k47YTIOyWI8lLujS0bu0EK12Hv/WNU2nUdUBf1J90Jpl3/l+LhdR7KDt&#13;&#10;KC4dNzmv369xoT/8b5ufAAAA//8DAFBLAwQUAAYACAAAACEA1/i5juEAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPPU/DMBDdkfgP1iGxtTYtomkap0IUJhhCYOjoJkcSNT5HsZsEfj1XdYDlpHv3&#13;&#10;7n0k28m2YsDeN4403M0VCKTClQ1VGj4/XmYRCB8MlaZ1hBq+0cM2vb5KTFy6kd5xyEMlWIR8bDTU&#13;&#10;IXSxlL6o0Ro/dx0S375cb03gta9k2ZuRxW0rF0o9SGsaYofadPhUY3HMT1bD6vk1z7px9/aTyZXM&#13;&#10;ssGF6LjX+vZm2m14PG5ABJzC3wecO3B+SDnYwZ2o9KLVMFsv7pmqYRktQZwJSilGDhdEpon83yP9&#13;&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN693h++AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANf4uY7hAAAADwEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1BC742" w14:textId="6A96F93E" w:rsidR="00156E13" w:rsidRPr="00156E13" w:rsidRDefault="00156E13" w:rsidP="00156E13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31592EDD" w14:textId="46C0CD7E" w:rsidR="002870FF" w:rsidRDefault="002870FF" w:rsidP="002870FF">
-      <w:pPr>
+    <w:p w14:paraId="31592EDD" w14:textId="70E7A9C0" w:rsidR="002870FF" w:rsidRPr="00EA7596" w:rsidRDefault="002870FF" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-567" w:right="-709"/>
+        <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002870FF">
+      <w:r w:rsidRPr="00EA7596">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE O BRAKU TABLIC REJESTRACYJNYCH POJAZDU SPR</w:t>
       </w:r>
-      <w:r w:rsidR="00806B58">
+      <w:r w:rsidR="00806B58" w:rsidRPr="00EA7596">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="002870FF">
+      <w:r w:rsidRPr="00EA7596">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>WADZONEGO Z ZAGRANICY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4567AB94" w14:textId="3B53095C" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="002870FF" w:rsidP="002870FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
@@ -7901,210 +8002,210 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Wybór4"/>
+      <w:bookmarkStart w:id="33" w:name="Wybór4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>został sprowadzony z zagranicy bez tablic rejestracyjnych*</w:t>
       </w:r>
       <w:r w:rsidR="00723836">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B17FA" w14:textId="03235DE8" w:rsidR="00806B58" w:rsidRDefault="00574834" w:rsidP="00722A6B">
+    <w:p w14:paraId="657B17FA" w14:textId="03235DE8" w:rsidR="00806B58" w:rsidRDefault="00574834" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-567" w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Wybór5"/>
+      <w:bookmarkStart w:id="34" w:name="Wybór5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>został sprowadzony z tablicami rejestracyjnymi nr …………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002870FF" w:rsidRPr="002870FF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, co do których zachodzi konieczność zwrotu </w:t>
       </w:r>
       <w:r w:rsidR="00806B58">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444FD3B7" w14:textId="2EDB1365" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="00806B58" w:rsidP="00722A6B">
+    <w:p w14:paraId="444FD3B7" w14:textId="2EDB1365" w:rsidR="002870FF" w:rsidRPr="002870FF" w:rsidRDefault="00806B58" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-567" w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005F46D9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -8290,107 +8391,98 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="23CB7F9C" id="Łącznik prosty 72" o:spid="_x0000_s1026" style="position:absolute;z-index:251785216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.05pt,18.35pt" to="500.35pt,18.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCiYBj5vgEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O1DAMviPxDlHuTNtZaWGr6exhV3BB&#13;&#10;MAL2AbKpM402f3LCtOXGgTeD98LJzHQRIIQQl7SOv8/2Zzub68kadgCM2ruON6uaM3DS99rtO373&#13;&#10;4eWzF5zFJFwvjHfQ8Rkiv94+fbIZQwtrP3jTAzIK4mI7ho4PKYW2qqIcwIq48gEcOZVHKxKZuK96&#13;&#10;FCNFt6Za1/VlNXrsA3oJMdLt7dHJtyW+UiDTW6UiJGY6TrWlcmI57/NZbTei3aMIg5anMsQ/VGGF&#13;&#10;dpR0CXUrkmAfUf8SymqJPnqVVtLbyiulJRQNpKapf1LzfhABihZqTgxLm+L/CyvfHHbIdN/x52vO&#13;&#10;nLA0o2+fv36Rn5x+YNTYmGZGLurTGGJL8Bu3w5MVww6z6EmhzV+Sw6bS23npLUyJSbq8vLq4apoL&#13;&#10;zuTZVz0SA8b0CrylhJFGZLTLskUrDq9jomQEPUPIyIUcU5e/NBvIYOPegSIplKwp7LJEcGOQHQSN&#13;&#10;v39osgyKVZCZorQxC6n+M+mEzTQoi/W3xAVdMnqXFqLVzuPvsqbpXKo64s+qj1qz7Hvfz2UQpR20&#13;&#10;HUXZaZPz+v1oF/rje9t+BwAA//8DAFBLAwQUAAYACAAAACEAybwCz+EAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPO0/DMBDekfgP1iGxtXaL1JQ0ToUoTDCkgaGjm1yTqPE5it0k8Ou5igGW0z2+&#13;&#10;+x7JdrKtGLD3jSMNi7kCgVS4sqFKw+fH62wNwgdDpWkdoYYv9LBNb28SE5dupD0OeagEk5CPjYY6&#13;&#10;hC6W0hc1WuPnrkPi28n11gQe+0qWvRmZ3LZyqdRKWtMQK9Smw+cai3N+sRqil7c868bd+3cmI5ll&#13;&#10;gwvr80Hr+7tpt+HytAERcAp/H3DNwP4hZWNHd6HSi1bD7HG5YKiGh1UE4gpQSnF3/N3INJH/c6Q/&#13;&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKJgGPm+AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMm8As/hAAAADwEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2324429E" w14:textId="40324E12" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00A93E62">
+    <w:p w14:paraId="6ADF5524" w14:textId="77777777" w:rsidR="00EA7596" w:rsidRDefault="00EA7596" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411C7B9E" w14:textId="6D875818" w:rsidR="00722A6B" w:rsidRPr="00EA7596" w:rsidRDefault="00722A6B" w:rsidP="00EA7596">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7596">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>ZGODA NA PRZETWARZANIA DANYCH OSOBOWYCH (RODO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF3C87" w14:textId="68D6EDAD" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-709"/>
-[...49 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722A6B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dobrowolną </w:t>
       </w:r>
       <w:r w:rsidRPr="00722A6B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
@@ -8588,409 +8680,624 @@
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15699EC5" w14:textId="77777777" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFCA8DC" w14:textId="048D3909" w:rsidR="00722A6B" w:rsidRPr="002870FF" w:rsidRDefault="000754B7" w:rsidP="00722A6B">
+    <w:p w14:paraId="0FFCA8DC" w14:textId="2844BC21" w:rsidR="00722A6B" w:rsidRPr="002870FF" w:rsidRDefault="000754B7" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4F1A4A" wp14:editId="40CE88B3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4F1A4A" wp14:editId="712C4EA4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-585470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>237891</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6939113" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="74" name="Łącznik prosty 74"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6939113" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4382A8DB" id="Łącznik prosty 74" o:spid="_x0000_s1026" style="position:absolute;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,18.75pt" to="500.3pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAb3OTvvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbJIWFRpttodWcEGw&#13;&#10;4ucBXGe8seo/ecwm4caBN4P3YuzdTRFUFUJcnIzn+2bmmxmvryZr2B4iau863qxqzsBJ32u36/in&#13;&#10;j6+eveQMk3C9MN5Bx2dAfrV5+mQ9hhbO/OBND5FREIftGDo+pBTaqkI5gBW48gEcOZWPViQy467q&#13;&#10;oxgpujXVWV1fVKOPfYheAiLd3hycfFPiKwUyvVMKITHTcaotlTOW8zaf1WYt2l0UYdDyWIb4hyqs&#13;&#10;0I6SLqFuRBLsc9R/hLJaRo9epZX0tvJKaQlFA6lp6t/UfBhEgKKFmoNhaRP+v7Dy7X4bme47/uI5&#13;&#10;Z05YmtGPr9+/yS9O3zFqLKaZkYv6NAZsCX7ttvFoYdjGLHpS0eYvyWFT6e289BamxCRdXlyeXzbN&#13;&#10;OWfy5KvuiSFieg3eUkKkERntsmzRiv0bTJSMoCcIGbmQQ+ryl2YDGWzce1AkhZI1hV2WCK5NZHtB&#13;&#10;4+/vmiyDYhVkpihtzEKqHycdsZkGZbH+lrigS0bv0kK02vn4UNY0nUpVB/xJ9UFrln3r+7kMorSD&#13;&#10;tqMoO25yXr9f7UK/f2+bnwAAAP//AwBQSwMEFAAGAAgAAAAhADcxj9jhAAAADwEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4q1dxCgtZWmM1ZMeED143LJTIGVnCbsF9Nc7jQe9TDLz&#13;&#10;3ryPbDvbTow4+NaRgptlBAKpcqalWsHH+/NiBcIHTUZ3jlDBF3rY5pcXmU6Nm+gNxzLUgkXIp1pB&#13;&#10;E0KfSumrBq32S9cjMXZwg9WB16GWZtATi9tOxlF0L61uiR0a3eNjg9WxPFkFydNLWfTT7vW7kIks&#13;&#10;itGF1fFTqeurebfh8bABEXAOfx9w7sD5Iedge3ci40WnYLGOY6YquE3uQJwJEZuC2P9eZJ7J/z3y&#13;&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAb3OTvvwEAALcDAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3MY/Y4QAAAA8BAAAPAAAAAAAAAAAA&#13;&#10;AAAAABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="5BBB18F1" id="Łącznik prosty 74" o:spid="_x0000_s1026" style="position:absolute;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,18.75pt" to="500.3pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQA3&#13;&#10;MY/Y4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+KtXcQoLWVpjNWTHhA9&#13;&#10;eNyyUyBlZwm7BfTXO40HvUwy8968j2w7206MOPjWkYKbZQQCqXKmpVrBx/vzYgXCB01Gd45QwRd6&#13;&#10;2OaXF5lOjZvoDccy1IJFyKdaQRNCn0rpqwat9kvXIzF2cIPVgdehlmbQE4vbTsZRdC+tbokdGt3j&#13;&#10;Y4PVsTxZBcnTS1n00+71u5CJLIrRhdXxU6nrq3m34fGwARFwDn8fcO7A+SHnYHt3IuNFp2CxjmOm&#13;&#10;KrhN7kCcCRGbgtj/XmSeyf898h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANzGP&#13;&#10;2OEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C67F162" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="4C67F162" w14:textId="33C62311" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14905821" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="0EC7EA3F" w14:textId="56957FD5" w:rsidR="00050DB0" w:rsidRPr="00EA7596" w:rsidRDefault="002F0CA8" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE O STANIE TABLIC REJESTRACYJNYCH (W PRZYPADKU ZACHOWANIA DOTYCHCZASOWYCH NUMERÓW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3145FCF5" w14:textId="07FA0370" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niniejszym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadczam, że pojazd, którego dane widnieją </w:t>
+      </w:r>
+      <w:r w:rsidR="0056056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wniosku (strona nr 1), posiada tablice (tablicę) rejestracyjne utrzymane w należytym stanie, czytelne oraz z nieuszkodzonym znakiem legalizacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E54AE2" w14:textId="63EED2C3" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="001502D2">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jestem świadomy(a) odpowiedzialności karnej wynikającej z art. 233 KK za składanie fałszywych zeznań (art. 233 § 1 Kodeksu Karnego: „§ 1. Kto, składając zeznanie mające służyć za dowód w postępowaniu sądowym lub w innym postępowaniu prowadzonym na podstawie ustawy, zeznaje nieprawdę lub zataja prawdę, podlega karze pozbawienia wolności od 6 miesięcy do lat 8.”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C0B4C3" w14:textId="3EDD5291" w:rsidR="00050DB0" w:rsidRPr="00B65109" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3562"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00050DB0" w14:paraId="610B0DF0" w14:textId="77777777" w:rsidTr="00B07478">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E35F61" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>...........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CECB1B" w14:textId="6D594665" w:rsidR="00050DB0" w:rsidRPr="008E4A17" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(data i czytelny podpis właściciela</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F652E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13528D7F" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:ind w:right="-284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14905821" w14:textId="3806CE74" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384E09EB" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="50431B3C" w14:textId="5047C77A" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-709"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B6ACED" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="3BC0F520" w14:textId="78B9C2B8" w:rsidR="00B65109" w:rsidRPr="00B65109" w:rsidRDefault="00B65109" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-709"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0F7708" wp14:editId="6420365F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-585470</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>145895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1539742670" name="Łącznik prosty 1539742670"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2C92AEF2" id="Łącznik prosty 1539742670" o:spid="_x0000_s1026" style="position:absolute;z-index:251830272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,11.5pt" to="500.3pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQAI&#13;&#10;Y6jM4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R+A/WIXVrHVKJljROhShMMKQp&#13;&#10;A6MbH0nU+BzFbhL49VzFQJeT7t6795FuJ9uKAXvfOFJwv4hAIJXONFQp+Di8ztcgfNBkdOsIFXyj&#13;&#10;h212e5PqxLiR9jgUoRIsQj7RCuoQukRKX9ZotV+4DomxL9dbHXjtK2l6PbK4bWUcRQ/S6obYodYd&#13;&#10;PtdYnoqzVbB6eSvybty9/+RyJfN8cGF9+lRqdjftNjyeNiACTuH/Ay4dOD9kHOzozmS8aBXMH+OY&#13;&#10;qQriJRe7ECI2BXH8u8gsldc9sl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACGOo&#13;&#10;zOEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60A6EFA6" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="4D98FBF1" w14:textId="09700F73" w:rsidR="005F46D9" w:rsidRDefault="00B65109" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:right="-709"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4C54B0" wp14:editId="7FE8B21B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4C54B0" wp14:editId="68FC11AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-523240</wp:posOffset>
+              <wp:posOffset>-524353</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>134060</wp:posOffset>
+              <wp:posOffset>154940</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3074894" cy="1340103"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:extent cx="2512612" cy="1095049"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="82" name="Obraz 82"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="82" name="Obraz 82"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3074894" cy="1340103"/>
+                      <a:ext cx="2512612" cy="1095049"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50431B3C" w14:textId="7D5684DC" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
+    <w:p w14:paraId="08938CA8" w14:textId="1A0F92DD" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D98FBF1" w14:textId="20A8650D" w:rsidR="005F46D9" w:rsidRDefault="005F46D9" w:rsidP="000819C5">
+    <w:p w14:paraId="09882836" w14:textId="4699155E" w:rsidR="00183105" w:rsidRDefault="00183105" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08938CA8" w14:textId="1A0F92DD" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="000819C5">
+    <w:p w14:paraId="3978A9DC" w14:textId="49336999" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09882836" w14:textId="4699155E" w:rsidR="00183105" w:rsidRDefault="00183105" w:rsidP="000819C5">
+    <w:p w14:paraId="63173BEC" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3978A9DC" w14:textId="49336999" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
+    <w:p w14:paraId="51D97F20" w14:textId="318D87AD" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63173BEC" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="000819C5">
+    <w:p w14:paraId="25CCB792" w14:textId="2F2DCB8B" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D97F20" w14:textId="318D87AD" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+    <w:p w14:paraId="73902056" w14:textId="6331E9DE" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CCB792" w14:textId="2F2DCB8B" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+    <w:p w14:paraId="564FF4AC" w14:textId="77777777" w:rsidR="007C412C" w:rsidRPr="00B11C7C" w:rsidRDefault="007C412C" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523A836B" w14:textId="15F0DD62" w:rsidR="00421C2E" w:rsidRDefault="00E268D2" w:rsidP="00421C2E">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0995">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
@@ -9355,65 +9662,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>9) Pole nieobowiązkowe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8B6EAE" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...13 lines deleted...]
-        <w:t>N</w:t>
+        <w:t>10) N</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0995">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">ależy wpisać adres, pod którym właściciel zamieszkuje z zamiarem stałego pobytu (art. 25 Kodeksu Cywilnego: „Miejscem zamieszkania osoby fizycznej jest miejscowość, w której osoba ta </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F05B2D" w14:textId="32165A8C" w:rsidR="00A651A5" w:rsidRPr="004A0995" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -9428,94 +9721,80 @@
         </w:rPr>
         <w:t xml:space="preserve">przebywa z zamiarem stałego pobytu.”) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>albo zamieszkuje czasowo lub</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0995">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> adres siedziby w przypadku osób prawnych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573E807C" w14:textId="00E6B3A1" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
+    <w:p w14:paraId="48855DD6" w14:textId="20C53FBF" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00B65109">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
-        <w:ind w:left="-851" w:right="-851"/>
-[...13 lines deleted...]
-        <w:ind w:left="-851" w:right="-851"/>
+        <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389E4BDB" wp14:editId="11A346BC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389E4BDB" wp14:editId="69B683A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-527685</wp:posOffset>
+                  <wp:posOffset>-526308</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>136849</wp:posOffset>
+                  <wp:posOffset>140809</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3750945" cy="424180"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3750945" cy="424180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -9627,51 +9906,51 @@
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>*** nie dotyczy w przypadku wyrejestrowania pojazdu.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="389E4BDB" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-41.55pt;margin-top:10.8pt;width:295.35pt;height:33.4pt;z-index:-251582464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDKF0P8OAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQlZduo6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPMZ2m5SvZ+y03e7yhsiD5fHleM6ZM1nfjr0iB2GdBF3SbJZSIjSHWuq2pD++794s&#13;&#10;KXGe6Zop0KKkR+Ho7eb1q/VgCjGHDlQtLEEQ7YrBlLTz3hRJ4ngneuZmYITGzQZszzyGtk1qywZE&#13;&#10;71UyT9N3yQC2Nha4cA5X76dNuon4TSO4/9o0TniiSoq5+TjaOFZhTDZrVrSWmU7yUxrsH7LomdT4&#13;&#10;6AXqnnlG9lb+BdVLbsFB42cc+gSaRnIROSCbLH3B5rFjRkQuKI4zF5nc/4PlXw6P5pslfnwPIxYw&#13;&#10;knDmAfhPRzRsO6ZbcWctDJ1gNT6cBcmSwbjidDVI7QoXQKrhM9RYZLb3EIHGxvZBFeRJEB0LcLyI&#13;&#10;LkZPOC6+vVmkq3xBCce9fJ5ny1iVhBXn28Y6/1FAT8KkpBaLGtHZ4cH5kA0rzkfCYw6UrHdSqRjY&#13;&#10;ttoqSw4MDbCLXyTw4pjSZCjpajFfTAI8gwheFBeQqp1EUvse2U7AWRq+yUy4jpab1s9Mop0DREz2&#13;&#10;WYK99NgASvYlXV6hBLU/6Dra0zOppjkyVfokf1B80t6P1UhkjeqFDEI1KqiPWA8Lk9+xP3HSgf1N&#13;&#10;yYBeL6n7tWdWUKI+aazpKsvz0BwxyBc3cwzs9U51vcM0R6iSekqm6dZPDbU3VrYdvjQJpOEOfdDI&#13;&#10;WKKnrE7po5+jGKfeCw1zHcdTT3+IzR8AAAD//wMAUEsDBBQABgAIAAAAIQAeppN44wAAAA4BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3Hb0o7Rla7uhJjYDSE6NDimjWkrmqRqsq3w&#13;&#10;6zEnuFi23vP7yDeT6cWJRt85ixDPIxBka6c72yC87h9nKQgflNWqd5YQvsjDpri8yFWm3dm+0KkM&#13;&#10;jWAR6zOF0IYwZFL6uiWj/NwNZBn7cKNRgc+xkXpUZxY3vVxEUSKN6iw7tGqgh5bqz/JoEHwdJYfn&#13;&#10;ZXl4q+SOvu+03r7vnhCvr6btmsf9GkSgKfx9wG8Hzg8FB6vc0WoveoRZehMzFWERJyCYcButeKkQ&#13;&#10;0nQJssjl/xrFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKF0P8OAIAAGkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAeppN44wAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" strokecolor="white [3212]">
+              <v:shape w14:anchorId="389E4BDB" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-41.45pt;margin-top:11.1pt;width:295.35pt;height:33.4pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDKF0P8OAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQlZduo6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPMZ2m5SvZ+y03e7yhsiD5fHleM6ZM1nfjr0iB2GdBF3SbJZSIjSHWuq2pD++794s&#13;&#10;KXGe6Zop0KKkR+Ho7eb1q/VgCjGHDlQtLEEQ7YrBlLTz3hRJ4ngneuZmYITGzQZszzyGtk1qywZE&#13;&#10;71UyT9N3yQC2Nha4cA5X76dNuon4TSO4/9o0TniiSoq5+TjaOFZhTDZrVrSWmU7yUxrsH7LomdT4&#13;&#10;6AXqnnlG9lb+BdVLbsFB42cc+gSaRnIROSCbLH3B5rFjRkQuKI4zF5nc/4PlXw6P5pslfnwPIxYw&#13;&#10;knDmAfhPRzRsO6ZbcWctDJ1gNT6cBcmSwbjidDVI7QoXQKrhM9RYZLb3EIHGxvZBFeRJEB0LcLyI&#13;&#10;LkZPOC6+vVmkq3xBCce9fJ5ny1iVhBXn28Y6/1FAT8KkpBaLGtHZ4cH5kA0rzkfCYw6UrHdSqRjY&#13;&#10;ttoqSw4MDbCLXyTw4pjSZCjpajFfTAI8gwheFBeQqp1EUvse2U7AWRq+yUy4jpab1s9Mop0DREz2&#13;&#10;WYK99NgASvYlXV6hBLU/6Dra0zOppjkyVfokf1B80t6P1UhkjeqFDEI1KqiPWA8Lk9+xP3HSgf1N&#13;&#10;yYBeL6n7tWdWUKI+aazpKsvz0BwxyBc3cwzs9U51vcM0R6iSekqm6dZPDbU3VrYdvjQJpOEOfdDI&#13;&#10;WKKnrE7po5+jGKfeCw1zHcdTT3+IzR8AAAD//wMAUEsDBBQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctoQKRtvVnRATuyFEQYNj2pi2okmqJtsK&#13;&#10;vx5zgosly+89v6/YzHYQR5pC7x3C1VKBINd407sW4fXlYZGCCFE7owfvCOGLAmzK87NC58af3DMd&#13;&#10;q9gKDnEh1whdjGMuZWg6sjos/UiObx9+sjryOrXSTPrE4XaQiVIraXXv+EOnR7rvqPmsDhYhNGq1&#13;&#10;f7qu9m+13NF3Zsz2ffeIeHkxb9c87tYgIs3xzwG/DNwfSi5W+4MzQQwIizTJWIqQJAkIFtyoWwaq&#13;&#10;EdJMgSwL+R+j/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKF0P8OAIAAGkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" strokecolor="white [3212]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5017329D" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D11591">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>* prawidłowe zaznaczy</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  - </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D11591">
@@ -9957,272 +10236,272 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC5B9E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16362A50" wp14:editId="1EE9CEC8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16362A50" wp14:editId="19E5C2BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2084945</wp:posOffset>
+              <wp:posOffset>2087880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>10144664</wp:posOffset>
+              <wp:posOffset>10147935</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1674000" cy="410400"/>
+            <wp:extent cx="1673860" cy="410210"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="76" name="Obraz 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1674000" cy="410400"/>
+                      <a:ext cx="1673860" cy="410210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E268D2" w:rsidRPr="00F226E9" w:rsidSect="006D781F">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="532" w:left="1417" w:header="0" w:footer="680" w:gutter="0"/>
       <w:pgBorders w:zOrder="back" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3985FE18" w14:textId="77777777" w:rsidR="006D781F" w:rsidRDefault="006D781F" w:rsidP="00FB60C5">
+    <w:p w14:paraId="23F6310C" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="760092EA" w14:textId="77777777" w:rsidR="006D781F" w:rsidRDefault="006D781F" w:rsidP="00FB60C5">
+    <w:p w14:paraId="241D9B68" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aghara Pro">
     <w:panose1 w:val="02000503000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22271610" w14:textId="77777777" w:rsidR="000819C5" w:rsidRDefault="000819C5" w:rsidP="002E47CA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="50862599" w14:textId="77777777" w:rsidR="004A0995" w:rsidRPr="00D11591" w:rsidRDefault="004A0995" w:rsidP="00D11591">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="121710C9" w14:textId="77777777" w:rsidR="006D781F" w:rsidRDefault="006D781F" w:rsidP="00FB60C5">
+    <w:p w14:paraId="760F9118" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="016F20AC" w14:textId="77777777" w:rsidR="006D781F" w:rsidRDefault="006D781F" w:rsidP="00FB60C5">
+    <w:p w14:paraId="42F1043B" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D60B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B4BA6C"/>
     <w:lvl w:ilvl="0" w:tplc="64E4FABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10471,50 +10750,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A627F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="503EBEDC"/>
+    <w:lvl w:ilvl="0" w:tplc="A1C44E10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A8C28D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5C9ED8"/>
     <w:lvl w:ilvl="0" w:tplc="88CA22B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10587,287 +10955,320 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4549" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5269" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="483281361">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1179807066">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1391078640">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1914468905">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="5" w16cid:durableId="515923525">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R+RSfgBtLwIsaDNoN2sFjjC9hDymIXY0Tds4b5lfpH1EH8WivXnRX8bTQA06IgR99RXhjfOGaqQZUO0ihvYjwQ==" w:salt="lP5031aPzGLH0parhibOBw=="/>
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="144"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06464"/>
+    <w:rsid w:val="00006765"/>
+    <w:rsid w:val="00050DB0"/>
+    <w:rsid w:val="00063AE5"/>
     <w:rsid w:val="00071029"/>
     <w:rsid w:val="00072C8D"/>
     <w:rsid w:val="000754B7"/>
     <w:rsid w:val="000819C5"/>
     <w:rsid w:val="00092898"/>
     <w:rsid w:val="000A3B89"/>
+    <w:rsid w:val="000B3CAF"/>
+    <w:rsid w:val="000D49B3"/>
     <w:rsid w:val="000F66B1"/>
+    <w:rsid w:val="001502D2"/>
     <w:rsid w:val="00150D08"/>
     <w:rsid w:val="00151653"/>
     <w:rsid w:val="0015203C"/>
+    <w:rsid w:val="00155ED1"/>
     <w:rsid w:val="00156E13"/>
     <w:rsid w:val="00183105"/>
     <w:rsid w:val="00192A58"/>
+    <w:rsid w:val="001C0FB2"/>
     <w:rsid w:val="001C58CD"/>
     <w:rsid w:val="001E2629"/>
     <w:rsid w:val="002046D7"/>
     <w:rsid w:val="0020552F"/>
     <w:rsid w:val="0021478B"/>
     <w:rsid w:val="00225DE4"/>
     <w:rsid w:val="002332F7"/>
     <w:rsid w:val="00261027"/>
     <w:rsid w:val="00264FD3"/>
     <w:rsid w:val="00271A97"/>
     <w:rsid w:val="002739DB"/>
     <w:rsid w:val="00283B7B"/>
+    <w:rsid w:val="00285839"/>
     <w:rsid w:val="002870FF"/>
     <w:rsid w:val="002B4A90"/>
     <w:rsid w:val="002C03BB"/>
     <w:rsid w:val="002C5387"/>
     <w:rsid w:val="002D0408"/>
+    <w:rsid w:val="002D5F91"/>
     <w:rsid w:val="002D6D30"/>
+    <w:rsid w:val="002E0622"/>
     <w:rsid w:val="002E47CA"/>
+    <w:rsid w:val="002F0CA8"/>
     <w:rsid w:val="002F56AE"/>
     <w:rsid w:val="003139E1"/>
+    <w:rsid w:val="00317F5D"/>
+    <w:rsid w:val="00324E42"/>
     <w:rsid w:val="00364BBA"/>
     <w:rsid w:val="00371191"/>
     <w:rsid w:val="003756FF"/>
     <w:rsid w:val="00396403"/>
     <w:rsid w:val="003A17DD"/>
     <w:rsid w:val="003B77C3"/>
     <w:rsid w:val="003E5C6A"/>
     <w:rsid w:val="00413C18"/>
     <w:rsid w:val="00421C2E"/>
     <w:rsid w:val="00427BE5"/>
     <w:rsid w:val="00444142"/>
     <w:rsid w:val="00446E90"/>
     <w:rsid w:val="0046744D"/>
+    <w:rsid w:val="004942BD"/>
     <w:rsid w:val="004A0995"/>
     <w:rsid w:val="004B7405"/>
     <w:rsid w:val="004E51DB"/>
     <w:rsid w:val="005066F8"/>
+    <w:rsid w:val="0056056F"/>
     <w:rsid w:val="00561AC6"/>
     <w:rsid w:val="005624C1"/>
     <w:rsid w:val="005639F1"/>
+    <w:rsid w:val="0056629E"/>
     <w:rsid w:val="00574834"/>
     <w:rsid w:val="00585EE7"/>
     <w:rsid w:val="005C1AAF"/>
     <w:rsid w:val="005E30EC"/>
     <w:rsid w:val="005E345C"/>
     <w:rsid w:val="005E7015"/>
     <w:rsid w:val="005F46D9"/>
     <w:rsid w:val="00600CED"/>
     <w:rsid w:val="00610C3C"/>
     <w:rsid w:val="00661C3C"/>
     <w:rsid w:val="00692A86"/>
     <w:rsid w:val="006B1D63"/>
     <w:rsid w:val="006B3CEF"/>
     <w:rsid w:val="006B4E99"/>
     <w:rsid w:val="006D781F"/>
     <w:rsid w:val="006F23D6"/>
     <w:rsid w:val="006F2D8C"/>
     <w:rsid w:val="006F652E"/>
     <w:rsid w:val="00711517"/>
     <w:rsid w:val="00711A03"/>
     <w:rsid w:val="00720FBD"/>
     <w:rsid w:val="00722A6B"/>
     <w:rsid w:val="00723836"/>
     <w:rsid w:val="00744701"/>
     <w:rsid w:val="00761E91"/>
     <w:rsid w:val="00762DE5"/>
     <w:rsid w:val="00774431"/>
     <w:rsid w:val="00780775"/>
     <w:rsid w:val="00781AA0"/>
     <w:rsid w:val="007B4AAA"/>
     <w:rsid w:val="007C412C"/>
     <w:rsid w:val="007C6EFE"/>
     <w:rsid w:val="007D111C"/>
     <w:rsid w:val="007D4ADA"/>
     <w:rsid w:val="007E01D1"/>
     <w:rsid w:val="00806B58"/>
     <w:rsid w:val="008158ED"/>
     <w:rsid w:val="0082769C"/>
     <w:rsid w:val="00852776"/>
     <w:rsid w:val="00866F0B"/>
     <w:rsid w:val="0088511F"/>
     <w:rsid w:val="008A1665"/>
     <w:rsid w:val="008A1946"/>
     <w:rsid w:val="008C7DFA"/>
     <w:rsid w:val="008E3796"/>
     <w:rsid w:val="008E4A17"/>
+    <w:rsid w:val="008F5DDE"/>
+    <w:rsid w:val="00912DAF"/>
     <w:rsid w:val="009238C1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="00965730"/>
+    <w:rsid w:val="00974102"/>
     <w:rsid w:val="009774F2"/>
+    <w:rsid w:val="009A321E"/>
     <w:rsid w:val="009B5389"/>
     <w:rsid w:val="009E764A"/>
     <w:rsid w:val="00A05C88"/>
     <w:rsid w:val="00A14DC8"/>
     <w:rsid w:val="00A651A5"/>
     <w:rsid w:val="00A9226E"/>
     <w:rsid w:val="00A93E62"/>
     <w:rsid w:val="00AC5B9E"/>
+    <w:rsid w:val="00AC6C8A"/>
+    <w:rsid w:val="00AD5625"/>
     <w:rsid w:val="00B05030"/>
     <w:rsid w:val="00B11C7C"/>
     <w:rsid w:val="00B20F7B"/>
     <w:rsid w:val="00B23DB1"/>
     <w:rsid w:val="00B47CC6"/>
     <w:rsid w:val="00B64482"/>
+    <w:rsid w:val="00B65109"/>
     <w:rsid w:val="00B718EF"/>
     <w:rsid w:val="00B72604"/>
     <w:rsid w:val="00B741EC"/>
     <w:rsid w:val="00BA46C8"/>
     <w:rsid w:val="00BD0BC8"/>
+    <w:rsid w:val="00BF29FC"/>
+    <w:rsid w:val="00C32E26"/>
     <w:rsid w:val="00C463A4"/>
     <w:rsid w:val="00C54B76"/>
     <w:rsid w:val="00C57607"/>
     <w:rsid w:val="00C607F3"/>
     <w:rsid w:val="00C906E5"/>
     <w:rsid w:val="00C90ED3"/>
+    <w:rsid w:val="00C96F89"/>
     <w:rsid w:val="00CB19B7"/>
     <w:rsid w:val="00CD4932"/>
     <w:rsid w:val="00CE2B87"/>
     <w:rsid w:val="00CF3E79"/>
     <w:rsid w:val="00D034FE"/>
     <w:rsid w:val="00D06464"/>
     <w:rsid w:val="00D11591"/>
     <w:rsid w:val="00D20483"/>
     <w:rsid w:val="00D76908"/>
+    <w:rsid w:val="00D76927"/>
     <w:rsid w:val="00DA056D"/>
     <w:rsid w:val="00DB43CC"/>
     <w:rsid w:val="00DC2DE2"/>
     <w:rsid w:val="00DE2BEA"/>
     <w:rsid w:val="00DE3DD2"/>
     <w:rsid w:val="00DF3716"/>
     <w:rsid w:val="00E268D2"/>
     <w:rsid w:val="00E3167C"/>
+    <w:rsid w:val="00E33F68"/>
     <w:rsid w:val="00E37D08"/>
     <w:rsid w:val="00E4592B"/>
     <w:rsid w:val="00E52324"/>
     <w:rsid w:val="00E52538"/>
     <w:rsid w:val="00E5412C"/>
     <w:rsid w:val="00EA1FF9"/>
     <w:rsid w:val="00EA515E"/>
+    <w:rsid w:val="00EA7596"/>
     <w:rsid w:val="00EE0AC0"/>
     <w:rsid w:val="00EE7087"/>
     <w:rsid w:val="00F226E9"/>
     <w:rsid w:val="00FB60C5"/>
     <w:rsid w:val="00FB731A"/>
     <w:rsid w:val="00FC3054"/>
     <w:rsid w:val="00FD16D8"/>
     <w:rsid w:val="00FE2E59"/>
     <w:rsid w:val="00FE5766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="22A61366"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12011,51 +12412,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12326,66 +12727,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1831C1BE-9306-AB4B-9DF0-E99BE3EB3E40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1246</Words>
-  <Characters>7476</Characters>
+  <Words>1392</Words>
+  <Characters>8358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8705</CharactersWithSpaces>
+  <CharactersWithSpaces>9731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>