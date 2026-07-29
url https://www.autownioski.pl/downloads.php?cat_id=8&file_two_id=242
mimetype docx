--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -26,51 +26,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BBA6AF0" w14:textId="24DB0B8A" w:rsidR="000F66B1" w:rsidRDefault="00AC5B9E" w:rsidP="007C6EFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5954EBDC" wp14:editId="6991356F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5954EBDC" wp14:editId="00F29858">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2126615</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>67711</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1674000" cy="410400"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="75" name="Obraz 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1252,144 +1252,146 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00711A03">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>adres skrzynki elektronicznej - e-mail</w:t>
       </w:r>
       <w:r w:rsidR="006B4E99">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259BF0E1" w14:textId="793A44A0" w:rsidR="000F66B1" w:rsidRDefault="00427BE5" w:rsidP="00156E13">
+    <w:p w14:paraId="259BF0E1" w14:textId="793A44A0" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="00427BE5" w:rsidP="00156E13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="12"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008158ED">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002F56AE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0082769C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="002F56AE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B4E99">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41D2D0" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRPr="006B4E99" w:rsidRDefault="000F66B1" w:rsidP="00427BE5">
+    <w:p w14:paraId="1A41D2D0" w14:textId="77777777" w:rsidR="000F66B1" w:rsidRPr="00C32E26" w:rsidRDefault="000F66B1" w:rsidP="00427BE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-284" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133EE35C" w14:textId="641A7069" w:rsidR="00A93E62" w:rsidRPr="000F66B1" w:rsidRDefault="000F66B1" w:rsidP="000F66B1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-851" w:right="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB60C5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA4F9BD" w14:textId="41474F3F" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+    <w:p w14:paraId="6EA4F9BD" w14:textId="41474F3F" w:rsidR="00446E90" w:rsidRPr="00C32E26" w:rsidRDefault="00446E90" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="10"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0DC624" w14:textId="191BBB5D" w:rsidR="00C607F3" w:rsidRDefault="00B20F7B" w:rsidP="00C607F3">
+    <w:p w14:paraId="4A0DC624" w14:textId="4252588D" w:rsidR="00C607F3" w:rsidRDefault="00B20F7B" w:rsidP="00C607F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnoszę o:  </w:t>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1427,63 +1429,64 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> rejestracje*,  </w:t>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Wybór2"/>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00574834">
+      <w:r w:rsidR="00063AE5">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00574834">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C607F3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -1711,57 +1714,58 @@
       </w:r>
       <w:r w:rsidR="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002046D7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>następującego pojazdu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC41EE9" w14:textId="178EE6DB" w:rsidR="009238C1" w:rsidRPr="009238C1" w:rsidRDefault="009238C1" w:rsidP="009238C1">
+    <w:p w14:paraId="2DC41EE9" w14:textId="178EE6DB" w:rsidR="009238C1" w:rsidRPr="00C32E26" w:rsidRDefault="009238C1" w:rsidP="009238C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="11"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E29640" w14:textId="786014C7" w:rsidR="00D06464" w:rsidRDefault="008E3796" w:rsidP="00D11591">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-284" w:firstLine="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Rodzaj pojazdu i przeznaczenie: .......................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D034FE">
@@ -2293,74 +2297,74 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CD4932">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Dotychczasowy numer rejestracyjny: ................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D034FE">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidR="005E7015">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A93784D" w14:textId="1444CCC4" w:rsidR="00CD4932" w:rsidRDefault="002046D7" w:rsidP="00D11591">
+    <w:p w14:paraId="5A93784D" w14:textId="08C81F47" w:rsidR="00CD4932" w:rsidRDefault="002046D7" w:rsidP="00D11591">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="225A2229" wp14:editId="7F8F2D8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="225A2229" wp14:editId="30C3C09E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2518583</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2548647" cy="281796"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="78" name="Pole tekstowe 78"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2548647" cy="281796"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -2677,51 +2681,51 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000F66B1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00852776">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000F66B1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667B16A2" w14:textId="73C15FEB" w:rsidR="009238C1" w:rsidRPr="00B741EC" w:rsidRDefault="009238C1" w:rsidP="00B741EC">
+    <w:p w14:paraId="667B16A2" w14:textId="6B27F1FE" w:rsidR="009238C1" w:rsidRPr="00B741EC" w:rsidRDefault="009238C1" w:rsidP="00B741EC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Data zbyci</w:t>
       </w:r>
       <w:r w:rsidR="008C7DFA">
         <w:rPr>
@@ -2737,75 +2741,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009238C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>dotychczas zarejestrowanego pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="00E268D2" w:rsidRPr="00B741EC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FB731A" w:rsidRPr="00B741EC">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B203DF0" w14:textId="1E7DCEF1" w:rsidR="00446E90" w:rsidRPr="00852776" w:rsidRDefault="00446E90" w:rsidP="005E7015">
+    <w:p w14:paraId="1B203DF0" w14:textId="6E85B239" w:rsidR="00446E90" w:rsidRPr="00852776" w:rsidRDefault="00317F5D" w:rsidP="005E7015">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709" w:right="-284" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251828224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E4054A" wp14:editId="7C7202B4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-591318</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>75606</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6938645" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1666250766" name="Łącznik prosty 1666250766"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6938645" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0EBDEEFA" id="Łącznik prosty 1666250766" o:spid="_x0000_s1026" style="position:absolute;z-index:251828224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.55pt,5.95pt" to="499.8pt,5.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AJoC3KzhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4q1d0KTtUpbGWD3p&#13;&#10;AdFDj1uYAik7S9gtoL/eMR70MsnMe/M+0t1sOzHi4FtHGuJlBAKpdFVLtYaP9+fFBoQPhirTOUIN&#13;&#10;n+hhl11fpSap3ERvOBahFixCPjEamhD6REpfNmiNX7oeibGTG6wJvA61rAYzsbjt5F0UraQ1LbFD&#13;&#10;Y3p8bLA8FxerYf30UuT9tH/9yuVa5vnowuZ80Pr2Zt5veTxsQQScw98H/HTg/JBxsKO7UOVFp2Gh&#13;&#10;7mOmMhArEExQSq1AHH8PMkvl/xrZNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#13;&#10;Atys4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EF4E80B" w14:textId="77777777" w:rsidR="00446E90" w:rsidRPr="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
+    <w:p w14:paraId="3EF4E80B" w14:textId="1F613C9C" w:rsidR="00446E90" w:rsidRPr="00446E90" w:rsidRDefault="00446E90" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5476CF41" w14:textId="58775A1F" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
+    <w:p w14:paraId="5476CF41" w14:textId="20B61579" w:rsidR="00446E90" w:rsidRDefault="00446E90" w:rsidP="00FE2E59">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711A03">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Do wniosku załączam następujące dokumenty:</w:t>
       </w:r>
       <w:r w:rsidR="00B64482">
         <w:rPr>
@@ -3004,109 +3071,106 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumenty własności </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE2E59">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">(np. </w:t>
             </w:r>
-            <w:r w:rsidR="008C7DFA">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>FV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE2E59">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>, umow</w:t>
             </w:r>
-            <w:r w:rsidR="008C7DFA">
-[...3 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>, akt)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7DFA" w:rsidRPr="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B76CB96" w14:textId="656E6D20" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3936,51 +4000,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>zwolnienie z zapłaty akcyzy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E10FB7" w14:textId="23D9674F" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="12E10FB7" w14:textId="0A5BD9D3" w:rsidR="00150D08" w:rsidRPr="00D76927" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4021,57 +4085,66 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00D76927">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>tłumaczenia dokumentu(ów)</w:t>
             </w:r>
+            <w:r w:rsidR="00063AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278CB7AD" w14:textId="77CB83CA" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
+          <w:p w14:paraId="278CB7AD" w14:textId="104F0B09" w:rsidR="00150D08" w:rsidRDefault="00150D08" w:rsidP="00150D08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Wybór32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -4607,424 +4680,586 @@
               <w:t>………</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:r w:rsidR="003E5C6A" w:rsidRPr="00150D08">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="543C3838" w14:textId="77777777" w:rsidR="00D76927" w:rsidRDefault="005F46D9" w:rsidP="00D76927">
+    <w:p w14:paraId="543C3838" w14:textId="58301F24" w:rsidR="00D76927" w:rsidRDefault="005F46D9" w:rsidP="00D76927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F53BDE" wp14:editId="22BBAC3C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F53BDE" wp14:editId="7200958F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-591820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161834</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6938645" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="54" name="Łącznik prosty 54"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6938645" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3E44FA28" id="Łącznik prosty 54" o:spid="_x0000_s1026" style="position:absolute;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.6pt,12.75pt" to="499.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCcziucvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbLKlXZVosz20gguC&#13;&#10;FZQHcJ3xxqr/5DGbhBsH3gzei7F3N0VQVQhxcTKe75uZb2a8vhqtYXuIqL1r+XJRcwZO+k67Xcs/&#13;&#10;3b5+cckZJuE6YbyDlk+A/Grz/Nl6CA2c+d6bDiKjIA6bIbS8Tyk0VYWyBytw4QM4ciofrUhkxl3V&#13;&#10;RTFQdGuqs7peVYOPXYheAiLd3hycfFPiKwUyvVcKITHTcqotlTOW8y6f1WYtml0UodfyWIb4hyqs&#13;&#10;0I6SzqFuRBLsc9R/hLJaRo9epYX0tvJKaQlFA6lZ1r+p+diLAEULNQfD3Cb8f2Hlu/02Mt21/OKc&#13;&#10;MycszejH1+/f5Ben7xk1FtPEyEV9GgI2BL9223i0MGxjFj2qaPOX5LCx9HaaewtjYpIuV69eXq7O&#13;&#10;LziTJ1/1QAwR0xvwlhIijchol2WLRuzfYqJkBD1ByMiFHFKXvzQZyGDjPoAiKZRsWdhlieDaRLYX&#13;&#10;NP7ufpllUKyCzBSljZlJ9dOkIzbToCzW3xJndMnoXZqJVjsfH8uaxlOp6oA/qT5ozbLvfDeVQZR2&#13;&#10;0HYUZcdNzuv3q13oD+9t8xMAAP//AwBQSwMEFAAGAAgAAAAhAEOhQd/gAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT0tPg0AQvpv4HzZj4q1dxNQWytIYqyc9IHrwuGVHIGVnCbsF9Nc7pge9TObx&#13;&#10;zffIdrPtxIiDbx0puFlGIJAqZ1qqFby/PS02IHzQZHTnCBV8oYddfnmR6dS4iV5xLEMtmIR8qhU0&#13;&#10;IfSplL5q0Gq/dD0S3z7dYHXgcailGfTE5LaTcRTdSatbYoVG9/jQYHUsT1bB+vG5LPpp//JdyLUs&#13;&#10;itGFzfFDqeureb/lcr8FEXAOfx/wm4H9Q87GDu5ExotOwSK5jRmqIF6tQDAgSRJuDueFzDP5P0b+&#13;&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJzOK5y/AQAAtwMAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEOhQd/gAAAADgEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="3941AF90" id="Łącznik prosty 54" o:spid="_x0000_s1026" style="position:absolute;z-index:251801600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.6pt,12.75pt" to="499.75pt,12.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AEOhQd/gAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPg0AQvpv4HzZj4q1dxNQWytIYqyc9&#13;&#10;IHrwuGVHIGVnCbsF9Nc7pge9TObxzffIdrPtxIiDbx0puFlGIJAqZ1qqFby/PS02IHzQZHTnCBV8&#13;&#10;oYddfnmR6dS4iV5xLEMtmIR8qhU0IfSplL5q0Gq/dD0S3z7dYHXgcailGfTE5LaTcRTdSatbYoVG&#13;&#10;9/jQYHUsT1bB+vG5LPpp//JdyLUsitGFzfFDqeureb/lcr8FEXAOfx/wm4H9Q87GDu5ExotOwSK5&#13;&#10;jRmqIF6tQDAgSRJuDueFzDP5P0b+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZGKMSb&#13;&#10;AQAAiAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEOh&#13;&#10;Qd/gAAAADgEAAA8AAAAAAAAAAAAAAAAA9QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAACBQAAAAA=&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCF8A81" w14:textId="77777777" w:rsidR="00D76927" w:rsidRPr="00D76927" w:rsidRDefault="00D76927" w:rsidP="00D76927">
+    <w:p w14:paraId="7DCF8A81" w14:textId="79358A58" w:rsidR="00D76927" w:rsidRPr="009A321E" w:rsidRDefault="00D76927" w:rsidP="00D76927">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="11"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17557C84" w14:textId="16FD2D10" w:rsidR="00D76927" w:rsidRPr="00D76927" w:rsidRDefault="00D76927" w:rsidP="00D76927">
+    <w:p w14:paraId="70E79B00" w14:textId="4E60B77C" w:rsidR="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00063AE5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-426" w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Wnoszę o zachowanie dotychczasowego numeru rejestracyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063AE5" w:rsidRPr="00B64482">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(właściwe zaznacz – „X”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116ACDBA" w14:textId="77777777" w:rsidR="00006765" w:rsidRPr="00006765" w:rsidRDefault="00006765" w:rsidP="00063AE5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A5B757" w14:textId="01D95C0F" w:rsidR="0056629E" w:rsidRDefault="00D76927" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142" w:right="-567" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Wybór13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Wybór13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00063AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>tak</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku zachowania dotychczasowego numeru rejestracyjnego, właściciel </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0622">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pojazdu </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązany jest </w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E" w:rsidRPr="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>o złożenia oświadczenia znajdującego się na stronie nr 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i jednocześnie proszę o dokonanie rejestracji czasowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17557C84" w14:textId="2FA3B6BA" w:rsidR="00D76927" w:rsidRDefault="0056056F" w:rsidP="002E0622">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-567" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wydanie pozwolenia czasowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Wybór12"/>
-      <w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tak, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Wybór13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Wybór13"/>
-      <w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76927">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...20 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie</w:t>
+      </w:r>
+      <w:r w:rsidR="0056629E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76927">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2801A71D" w14:textId="307267A7" w:rsidR="00063AE5" w:rsidRPr="00D76927" w:rsidRDefault="00063AE5" w:rsidP="00D76927">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426" w:right="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Wybór12"/>
+            <w:name w:val="Wybór46"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:bookmarkStart w:id="22" w:name="Wybór46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tak*, </w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00D76927">
+        <w:t xml:space="preserve"> nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>(w przypadku zachowania dotychczasowego numeru rejestracyjnego, właściciel zobowiązany jest to złożenia oświadczenia znajdującego się na stronie nr 2)</w:t>
+        <w:t>(wnoszę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wydanie nowego numeru rejestracyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32E26" w:rsidRPr="00006765">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3A4611" w14:textId="77777777" w:rsidR="00D76927" w:rsidRPr="00D06464" w:rsidRDefault="00D76927" w:rsidP="00446E90">
+    <w:p w14:paraId="3F3A4611" w14:textId="77777777" w:rsidR="00D76927" w:rsidRPr="00063AE5" w:rsidRDefault="00D76927" w:rsidP="00446E90">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="12"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2986"/>
         <w:gridCol w:w="3140"/>
         <w:gridCol w:w="4576"/>
       </w:tblGrid>
       <w:tr w:rsidR="0088511F" w14:paraId="148ACE4D" w14:textId="77777777" w:rsidTr="007C412C">
         <w:trPr>
           <w:trHeight w:val="264"/>
@@ -5459,51 +5694,51 @@
             </w:r>
             <w:r w:rsidR="004E51DB">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="007D111C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D308EB" w14:textId="18615326" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
+          <w:p w14:paraId="34D308EB" w14:textId="69AEFC2B" w:rsidR="0088511F" w:rsidRDefault="00B11C7C" w:rsidP="00B11C7C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120FE5C7" wp14:editId="1780F750">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1167166</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
@@ -5950,51 +6185,51 @@
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="193"/>
         <w:tblW w:w="10702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10702"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C412C" w14:paraId="0DC53FEC" w14:textId="77777777" w:rsidTr="007C412C">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AB7EEA" w14:textId="06B20982" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="38AB7EEA" w14:textId="1D495E9D" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6063,63 +6298,83 @@
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="13"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>..................................................</w:t>
+              <w:t>............</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32E26">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>...............</w:t>
+            </w:r>
+            <w:r w:rsidR="007C412C" w:rsidRPr="00CF3E79">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>......................................</w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>**,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D017249" w14:textId="77777777" w:rsidR="00CF3E79" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="2D017249" w14:textId="07D4AA7E" w:rsidR="00CF3E79" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6191,51 +6446,51 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>noszę o wydanie tablic rejestracyjnych zmniejszonych (samochodowych)</w:t>
             </w:r>
             <w:r w:rsidR="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">i oświadczam, że w pojeździe są zmniejszone </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2630B1AC" w14:textId="7D5E79E1" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
+          <w:p w14:paraId="2630B1AC" w14:textId="058ABE9B" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="007C412C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">            wymiary </w:t>
             </w:r>
             <w:r w:rsidR="00B741EC" w:rsidRPr="00B741EC">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6270,51 +6525,51 @@
                 <w:sz w:val="13"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="007C412C" w:rsidRPr="00E268D2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="326CAA12" w14:textId="532417C8" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="00D76927">
+          <w:p w14:paraId="326CAA12" w14:textId="467DEF28" w:rsidR="007C412C" w:rsidRDefault="00CF3E79" w:rsidP="00D76927">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="007C412C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -6637,140 +6892,128 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="007C412C" w:rsidRPr="00B11C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="096B8C48" w14:textId="6A770BF4" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="00B741EC">
+    <w:p w14:paraId="5841858A" w14:textId="2D49426A" w:rsidR="007E01D1" w:rsidRPr="00C32E26" w:rsidRDefault="00E33F68" w:rsidP="00574834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624803A" wp14:editId="0A937F48">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6624803A" wp14:editId="63FC57A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-589915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>107167</wp:posOffset>
+                  <wp:posOffset>828340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6938645" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="44" name="Łącznik prosty 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6938645" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="20E4D7EA" id="Łącznik prosty 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.45pt,8.45pt" to="499.9pt,8.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDlZcgdvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNOlSqiVquoddwQVB&#13;&#10;xc8DeJ1xY63/NDZNwo0DbwbvxdhtswjQaoW4OBnP983MNzPeXI3WsANg1N61fLmoOQMnfafdvuWf&#13;&#10;Pr56dslZTMJ1wngHLZ8g8qvt0yebITRw4XtvOkBGQVxshtDyPqXQVFWUPVgRFz6AI6fyaEUiE/dV&#13;&#10;h2Kg6NZUF3W9rgaPXUAvIUa6vTk6+bbEVwpkeqdUhMRMy6m2VE4s520+q+1GNHsUodfyVIb4hyqs&#13;&#10;0I6SzqFuRBLsM+o/Qlkt0Uev0kJ6W3mltISigdQs69/UfOhFgKKFmhPD3Kb4/8LKt4cdMt21fLXi&#13;&#10;zAlLM/rx9fs3+cXpO0aNjWli5KI+DSE2BL92OzxZMewwix4V2vwlOWwsvZ3m3sKYmKTL9cvnl+vV&#13;&#10;C87k2VfdEwPG9Bq8pYSRRmS0y7JFIw5vYqJkBD1DyMiFHFOXvzQZyGDj3oMiKZRsWdhlieDaIDsI&#13;&#10;Gn93t8wyKFZBZorSxsyk+mHSCZtpUBbrscQZXTJ6l2ai1c7j37Km8VyqOuLPqo9as+xb301lEKUd&#13;&#10;tB1F2WmT8/r9ahf6/Xvb/gQAAP//AwBQSwMEFAAGAAgAAAAhAIar1y7fAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuG0pO2xL13RCDE5wKIUDx6wxbbXGqZqsLXw9RhzYxZb9&#13;&#10;np/fy/az68SIQ2g9abhbJiCQKm9bqjW8vz0ttiBCNGRN5wk1fGGAfX59lZnU+olecSxjLViEQmo0&#13;&#10;NDH2qZShatCZsPQ9EmOffnAm8jjU0g5mYnHXyVWSrKUzLfGHxvT40GB1Ks9Ow+bxuSz66fDyXciN&#13;&#10;LIrRx+3pQ+vbm/mw43K/AxFxjv8X8JuB/UPOxo7+TDaITsNCrRRTGVhzZ4JSigMd/xYyz+RljPwH&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5WXIHb8BAAC3AwAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhqvXLt8AAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="047F3F47" id="Łącznik prosty 44" o:spid="_x0000_s1026" style="position:absolute;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.45pt,65.2pt" to="499.9pt,65.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDmRijEmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvVfqf7B8b3ZDIYJVNhxA9FK1&#13;&#10;qIUfYLzjrIXtsWyT3fx7xk6yqShCCHHx+uO9N/NmZpeXozVsAyFqdC2fz2rOwEnstFu3/P7u5ts5&#13;&#10;ZzEJ1wmDDlq+hcgvV1+/LAffwAn2aDoIjERcbAbf8j4l31RVlD1YEWfowdGjwmBFomNYV10QA6lb&#13;&#10;U53U9aIaMHQ+oIQY6fZ698hXRV8pkOm3UhESMy2n3FJZQ1kf8lqtlqJZB+F7LfdpiA9kYYV2FHSS&#13;&#10;uhZJsKeg/5OyWgaMqNJMoq1QKS2heCA38/qFm7+98FC8UHGin8oUP09W/tpcudtAZRh8bKK/DdnF&#13;&#10;qILNX8qPjaVY26lYMCYm6XJx8f18cXrGmTy8VUeiDzH9ALQsb1putMs+RCM2P2OiYAQ9QOhwDF12&#13;&#10;aWsgg437A4rpjoLNC7tMBVyZwDaC+tk9znP/SKsgM0VpYyZS/TZpj800KJPyXuKELhHRpYlotcPw&#13;&#10;WtQ0HlJVO/zB9c5rtv2A3bY0opSD2l2c7Uczz9O/50I//kCrZwAAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;ANyo1iPhAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcdtSBmJL13RCDE5w&#13;&#10;KIUDx6wxbbXGqZqsLfx6jIQEF0v2e34f2W52nRhxCK0nDVfLBARS5W1LtYa318fFBkSIhqzpPKGG&#13;&#10;Twywy8/PMpNaP9ELjmWsBYtQSI2GJsY+lTJUDToTlr5HYuzDD85EXoda2sFMLO46uUqSW+lMS+zQ&#13;&#10;mB7vG6yO5clpWD88lUU/7Z+/CrmWRTH6uDm+a315Me+3PO62ICLO8e8Dfjpwfsg52MGfyAbRaVio&#13;&#10;lWIqA9fJDQhmKKW40eH3IvNM/i+SfwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmRijE&#13;&#10;mwEAAIgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDc&#13;&#10;qNYj4QAAABABAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAAwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC3664" w14:textId="17C478E2" w:rsidR="00D20483" w:rsidRPr="002C03BB" w:rsidRDefault="00D20483" w:rsidP="002C03BB">
+    <w:p w14:paraId="51DC3664" w14:textId="114998C3" w:rsidR="00D20483" w:rsidRPr="002C03BB" w:rsidRDefault="00D20483" w:rsidP="002C03BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="081F6AF4" w14:textId="4B955F42" w:rsidR="00FB60C5" w:rsidRPr="007E01D1" w:rsidRDefault="007E01D1" w:rsidP="00FB60C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-426" w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -6918,174 +7161,190 @@
       </w:pPr>
       <w:r w:rsidRPr="00E268D2">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że podane we wniosku dane i informacje są aktualne i zgodne ze stanem faktycznym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E4CF32" w14:textId="33C765F1" w:rsidR="00E268D2" w:rsidRPr="00720FBD" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FE30670" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="000819C5">
+    <w:p w14:paraId="749D2750" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="00B65109" w:rsidRDefault="009A321E" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D9D910" w14:textId="77777777" w:rsidR="009A321E" w:rsidRPr="009A321E" w:rsidRDefault="009A321E" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="272"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-10"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046744D" w14:paraId="115D59D9" w14:textId="77777777" w:rsidTr="00D76927">
+      <w:tr w:rsidR="00B65109" w14:paraId="2D819447" w14:textId="77777777" w:rsidTr="00B65109">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A23499" w14:textId="47FE3963" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="00D76927">
+          <w:p w14:paraId="5282C2A8" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DC889DA" w14:textId="5BA58CE0" w:rsidR="0046744D" w:rsidRDefault="0046744D" w:rsidP="00D76927">
+          <w:p w14:paraId="7D7285BD" w14:textId="77777777" w:rsidR="00B65109" w:rsidRDefault="00B65109" w:rsidP="00B65109">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>(czytelny podpis właściciela</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A17">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidR="008E4A17">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> lub pełnomocnika)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21B2CFC3" w14:textId="77777777" w:rsidR="002046D7" w:rsidRDefault="002046D7" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336791B2" w14:textId="19EB8315" w:rsidR="00156E13" w:rsidRDefault="00B47CC6" w:rsidP="00561AC6">
+    <w:p w14:paraId="618F5644" w14:textId="422960D6" w:rsidR="009A321E" w:rsidRPr="00317F5D" w:rsidRDefault="00B47CC6" w:rsidP="00561AC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251824128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B10877B" wp14:editId="1177C95A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5380235</wp:posOffset>
@@ -7318,65 +7577,50 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1649095" cy="312420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0578E2F2" w14:textId="77777777" w:rsidR="00852776" w:rsidRPr="00852776" w:rsidRDefault="00852776" w:rsidP="00561AC6">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7111824E" w14:textId="149C4F04" w:rsidR="00A93E62" w:rsidRPr="00EA7596" w:rsidRDefault="00A93E62" w:rsidP="00EA7596">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7596">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -8436,242 +8680,243 @@
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15699EC5" w14:textId="77777777" w:rsidR="00722A6B" w:rsidRDefault="00722A6B" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FFCA8DC" w14:textId="048D3909" w:rsidR="00722A6B" w:rsidRPr="002870FF" w:rsidRDefault="000754B7" w:rsidP="00722A6B">
+    <w:p w14:paraId="0FFCA8DC" w14:textId="2844BC21" w:rsidR="00722A6B" w:rsidRPr="002870FF" w:rsidRDefault="000754B7" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4F1A4A" wp14:editId="40CE88B3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B4F1A4A" wp14:editId="712C4EA4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-585470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>237891</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6939113" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="74" name="Łącznik prosty 74"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6939113" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4382A8DB" id="Łącznik prosty 74" o:spid="_x0000_s1026" style="position:absolute;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,18.75pt" to="500.3pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAb3OTvvwEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbJIWFRpttodWcEGw&#13;&#10;4ucBXGe8seo/ecwm4caBN4P3YuzdTRFUFUJcnIzn+2bmmxmvryZr2B4iau863qxqzsBJ32u36/in&#13;&#10;j6+eveQMk3C9MN5Bx2dAfrV5+mQ9hhbO/OBND5FREIftGDo+pBTaqkI5gBW48gEcOZWPViQy467q&#13;&#10;oxgpujXVWV1fVKOPfYheAiLd3hycfFPiKwUyvVMKITHTcaotlTOW8zaf1WYt2l0UYdDyWIb4hyqs&#13;&#10;0I6SLqFuRBLsc9R/hLJaRo9epZX0tvJKaQlFA6lp6t/UfBhEgKKFmoNhaRP+v7Dy7X4bme47/uI5&#13;&#10;Z05YmtGPr9+/yS9O3zFqLKaZkYv6NAZsCX7ttvFoYdjGLHpS0eYvyWFT6e289BamxCRdXlyeXzbN&#13;&#10;OWfy5KvuiSFieg3eUkKkERntsmzRiv0bTJSMoCcIGbmQQ+ryl2YDGWzce1AkhZI1hV2WCK5NZHtB&#13;&#10;4+/vmiyDYhVkpihtzEKqHycdsZkGZbH+lrigS0bv0kK02vn4UNY0nUpVB/xJ9UFrln3r+7kMorSD&#13;&#10;tqMoO25yXr9f7UK/f2+bnwAAAP//AwBQSwMEFAAGAAgAAAAhADcxj9jhAAAADwEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4q1dxCgtZWmM1ZMeED143LJTIGVnCbsF9Nc7jQe9TDLz&#13;&#10;3ryPbDvbTow4+NaRgptlBAKpcqalWsHH+/NiBcIHTUZ3jlDBF3rY5pcXmU6Nm+gNxzLUgkXIp1pB&#13;&#10;E0KfSumrBq32S9cjMXZwg9WB16GWZtATi9tOxlF0L61uiR0a3eNjg9WxPFkFydNLWfTT7vW7kIks&#13;&#10;itGF1fFTqeurebfh8bABEXAOfx9w7sD5Iedge3ci40WnYLGOY6YquE3uQJwJEZuC2P9eZJ7J/z3y&#13;&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAb3OTvvwEAALcDAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3MY/Y4QAAAA8BAAAPAAAAAAAAAAAA&#13;&#10;AAAAABkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#13;&#10;" strokecolor="black [3040]"/>
+              <v:line w14:anchorId="5BBB18F1" id="Łącznik prosty 74" o:spid="_x0000_s1026" style="position:absolute;z-index:251789312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,18.75pt" to="500.3pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQA3&#13;&#10;MY/Y4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+KtXcQoLWVpjNWTHhA9&#13;&#10;eNyyUyBlZwm7BfTXO40HvUwy8968j2w7206MOPjWkYKbZQQCqXKmpVrBx/vzYgXCB01Gd45QwRd6&#13;&#10;2OaXF5lOjZvoDccy1IJFyKdaQRNCn0rpqwat9kvXIzF2cIPVgdehlmbQE4vbTsZRdC+tbokdGt3j&#13;&#10;Y4PVsTxZBcnTS1n00+71u5CJLIrRhdXxU6nrq3m34fGwARFwDn8fcO7A+SHnYHt3IuNFp2CxjmOm&#13;&#10;KrhN7kCcCRGbgtj/XmSeyf898h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANzGP&#13;&#10;2OEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C67F162" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="4C67F162" w14:textId="33C62311" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC7EA3F" w14:textId="00B17ACC" w:rsidR="00050DB0" w:rsidRPr="00EA7596" w:rsidRDefault="002F0CA8" w:rsidP="00050DB0">
+    <w:p w14:paraId="0EC7EA3F" w14:textId="56957FD5" w:rsidR="00050DB0" w:rsidRPr="00EA7596" w:rsidRDefault="002F0CA8" w:rsidP="00050DB0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>OŚWIADCZENIE O STANIE TABLIC REJESTRACYJNYCH (W PRZYPADKU ZACHOWANIA DOTYCHCZASOWYCH NUMERÓW)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3145FCF5" w14:textId="61597A39" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+    <w:p w14:paraId="3145FCF5" w14:textId="07FA0370" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszym </w:t>
       </w:r>
       <w:r w:rsidRPr="00050DB0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">oświadczam, że pojazd, którego dane widnieją </w:t>
       </w:r>
       <w:r w:rsidR="0056056F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidRPr="00050DB0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> wniosku (strona nr 1), posiada tablice (tablicę) rejestracyjne utrzymane w należytym stanie, czytelne oraz z nieuszkodzonym znakiem legalizacyjnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E54AE2" w14:textId="4C56995A" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
-[...1 lines deleted...]
-        <w:ind w:left="-567"/>
+    <w:p w14:paraId="07E54AE2" w14:textId="63EED2C3" w:rsidR="00050DB0" w:rsidRPr="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="001502D2">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050DB0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Jestem świadomy(a) odpowiedzialności karnej wynikającej z art. 233 KK za składanie fałszywych zeznań (art. 233 § 1 Kodeksu Karnego: „§ 1. Kto, składając zeznanie mające służyć za dowód w postępowaniu sądowym lub w innym postępowaniu prowadzonym na podstawie ustawy, zeznaje nieprawdę lub zataja prawdę, podlega karze pozbawienia wolności od 6 miesięcy do lat 8.”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C0B4C3" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRPr="00722A6B" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
+    <w:p w14:paraId="03C0B4C3" w14:textId="3EDD5291" w:rsidR="00050DB0" w:rsidRPr="00B65109" w:rsidRDefault="00050DB0" w:rsidP="00050DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="96"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3562"/>
       </w:tblGrid>
       <w:tr w:rsidR="00050DB0" w14:paraId="610B0DF0" w14:textId="77777777" w:rsidTr="00B07478">
         <w:tc>
           <w:tcPr>
@@ -8718,268 +8963,346 @@
             </w:r>
             <w:r w:rsidRPr="006F652E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13528D7F" w14:textId="77777777" w:rsidR="00050DB0" w:rsidRDefault="00050DB0" w:rsidP="00B07478">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14905821" w14:textId="77777777" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
+    <w:p w14:paraId="14905821" w14:textId="3806CE74" w:rsidR="00B741EC" w:rsidRDefault="00B741EC" w:rsidP="00722A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50431B3C" w14:textId="21995A16" w:rsidR="00E268D2" w:rsidRDefault="00050DB0" w:rsidP="000819C5">
+    <w:p w14:paraId="50431B3C" w14:textId="5047C77A" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC0F520" w14:textId="78B9C2B8" w:rsidR="00B65109" w:rsidRPr="00B65109" w:rsidRDefault="00B65109" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F0F7708" wp14:editId="6420365F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-585470</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>145895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6939113" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1539742670" name="Łącznik prosty 1539742670"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6939113" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2C92AEF2" id="Łącznik prosty 1539742670" o:spid="_x0000_s1026" style="position:absolute;z-index:251830272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-46.1pt,11.5pt" to="500.3pt,11.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDSBFFvmQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO3DAQfUfqP1h+Z5OAhCDaLA8geKla&#13;&#10;RMsHGGe8sfBNY3eT/fuOvbtZBFWFEC+OL+ecmTMzWV5P1rANYNTedbxZ1JyBk77Xbt3xp993p5ec&#13;&#10;xSRcL4x30PEtRH69+nayHEMLZ37wpgdkJOJiO4aODymFtqqiHMCKuPABHD0qj1YkOuK66lGMpG5N&#13;&#10;dVbXF9XosQ/oJcRIt7e7R74q+kqBTD+VipCY6TjllsqKZX3Oa7VainaNIgxa7tMQn8jCCu0o6Cx1&#13;&#10;K5Jgf1C/k7Jaoo9epYX0tvJKaQnFA7lp6jdufg0iQPFCxYlhLlP8Oln5Y3PjHpDKMIbYxvCA2cWk&#13;&#10;0OYv5cemUqztXCyYEpN0eXF1ftU055zJw1t1JAaM6R68ZXnTcaNd9iFasfkeEwUj6AFCh2Posktb&#13;&#10;Axls3CMopnsK1hR2mQq4Mcg2gvrZvzS5f6RVkJmitDEzqf4/aY/NNCiT8lHijC4RvUsz0Wrn8V9R&#13;&#10;03RIVe3wB9c7r9n2s++3pRGlHNTu4mw/mnmeXp8L/fgDrf4CAAD//wMAUEsDBBQABgAIAAAAIQAI&#13;&#10;Y6jM4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R+A/WIXVrHVKJljROhShMMKQp&#13;&#10;A6MbH0nU+BzFbhL49VzFQJeT7t6795FuJ9uKAXvfOFJwv4hAIJXONFQp+Di8ztcgfNBkdOsIFXyj&#13;&#10;h212e5PqxLiR9jgUoRIsQj7RCuoQukRKX9ZotV+4DomxL9dbHXjtK2l6PbK4bWUcRQ/S6obYodYd&#13;&#10;PtdYnoqzVbB6eSvybty9/+RyJfN8cGF9+lRqdjftNjyeNiACTuH/Ay4dOD9kHOzozmS8aBXMH+OY&#13;&#10;qQriJRe7ECI2BXH8u8gsldc9sl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0gRRb5kB&#13;&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACGOo&#13;&#10;zOEAAAAPAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D98FBF1" w14:textId="09700F73" w:rsidR="005F46D9" w:rsidRDefault="00B65109" w:rsidP="000819C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2268"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4C54B0" wp14:editId="071C73C0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251805696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4C54B0" wp14:editId="68FC11AE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-526083</wp:posOffset>
+              <wp:posOffset>-524353</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>218599</wp:posOffset>
+              <wp:posOffset>154940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2512612" cy="1095049"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="82" name="Obraz 82"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="82" name="Obraz 82"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2557866" cy="1114772"/>
+                      <a:ext cx="2512612" cy="1095049"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D98FBF1" w14:textId="20A8650D" w:rsidR="005F46D9" w:rsidRDefault="005F46D9" w:rsidP="000819C5">
+    <w:p w14:paraId="08938CA8" w14:textId="1A0F92DD" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08938CA8" w14:textId="1A0F92DD" w:rsidR="00561AC6" w:rsidRDefault="00561AC6" w:rsidP="000819C5">
+    <w:p w14:paraId="09882836" w14:textId="4699155E" w:rsidR="00183105" w:rsidRDefault="00183105" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09882836" w14:textId="4699155E" w:rsidR="00183105" w:rsidRDefault="00183105" w:rsidP="000819C5">
+    <w:p w14:paraId="3978A9DC" w14:textId="49336999" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3978A9DC" w14:textId="49336999" w:rsidR="00E268D2" w:rsidRDefault="00E268D2" w:rsidP="000819C5">
+    <w:p w14:paraId="63173BEC" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63173BEC" w14:textId="77777777" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="000819C5">
+    <w:p w14:paraId="51D97F20" w14:textId="318D87AD" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D97F20" w14:textId="318D87AD" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+    <w:p w14:paraId="25CCB792" w14:textId="2F2DCB8B" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CCB792" w14:textId="2F2DCB8B" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+    <w:p w14:paraId="73902056" w14:textId="6331E9DE" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73902056" w14:textId="6331E9DE" w:rsidR="00720FBD" w:rsidRDefault="00720FBD" w:rsidP="000819C5">
+    <w:p w14:paraId="564FF4AC" w14:textId="77777777" w:rsidR="007C412C" w:rsidRPr="00B11C7C" w:rsidRDefault="007C412C" w:rsidP="000819C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="564FF4AC" w14:textId="77777777" w:rsidR="007C412C" w:rsidRPr="00B11C7C" w:rsidRDefault="007C412C" w:rsidP="000819C5">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="523A836B" w14:textId="15F0DD62" w:rsidR="00421C2E" w:rsidRDefault="00E268D2" w:rsidP="00421C2E">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
         <w:ind w:left="-851" w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0995">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="00421C2E" w:rsidRPr="00421C2E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
@@ -9398,94 +9721,80 @@
         </w:rPr>
         <w:t xml:space="preserve">przebywa z zamiarem stałego pobytu.”) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>albo zamieszkuje czasowo lub</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0995">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> adres siedziby w przypadku osób prawnych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573E807C" w14:textId="00E6B3A1" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00A651A5">
+    <w:p w14:paraId="48855DD6" w14:textId="20C53FBF" w:rsidR="00A651A5" w:rsidRDefault="00A651A5" w:rsidP="00B65109">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="right" w:pos="9781"/>
         </w:tabs>
-        <w:ind w:left="-851" w:right="-851"/>
-[...13 lines deleted...]
-        <w:ind w:left="-851" w:right="-851"/>
+        <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389E4BDB" wp14:editId="11A346BC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="389E4BDB" wp14:editId="69B683A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-527685</wp:posOffset>
+                  <wp:posOffset>-526308</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>136849</wp:posOffset>
+                  <wp:posOffset>140809</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3750945" cy="424180"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3750945" cy="424180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -9597,51 +9906,51 @@
                                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>*** nie dotyczy w przypadku wyrejestrowania pojazdu.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="389E4BDB" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-41.55pt;margin-top:10.8pt;width:295.35pt;height:33.4pt;z-index:-251582464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDKF0P8OAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQlZduo6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPMZ2m5SvZ+y03e7yhsiD5fHleM6ZM1nfjr0iB2GdBF3SbJZSIjSHWuq2pD++794s&#13;&#10;KXGe6Zop0KKkR+Ho7eb1q/VgCjGHDlQtLEEQ7YrBlLTz3hRJ4ngneuZmYITGzQZszzyGtk1qywZE&#13;&#10;71UyT9N3yQC2Nha4cA5X76dNuon4TSO4/9o0TniiSoq5+TjaOFZhTDZrVrSWmU7yUxrsH7LomdT4&#13;&#10;6AXqnnlG9lb+BdVLbsFB42cc+gSaRnIROSCbLH3B5rFjRkQuKI4zF5nc/4PlXw6P5pslfnwPIxYw&#13;&#10;knDmAfhPRzRsO6ZbcWctDJ1gNT6cBcmSwbjidDVI7QoXQKrhM9RYZLb3EIHGxvZBFeRJEB0LcLyI&#13;&#10;LkZPOC6+vVmkq3xBCce9fJ5ny1iVhBXn28Y6/1FAT8KkpBaLGtHZ4cH5kA0rzkfCYw6UrHdSqRjY&#13;&#10;ttoqSw4MDbCLXyTw4pjSZCjpajFfTAI8gwheFBeQqp1EUvse2U7AWRq+yUy4jpab1s9Mop0DREz2&#13;&#10;WYK99NgASvYlXV6hBLU/6Dra0zOppjkyVfokf1B80t6P1UhkjeqFDEI1KqiPWA8Lk9+xP3HSgf1N&#13;&#10;yYBeL6n7tWdWUKI+aazpKsvz0BwxyBc3cwzs9U51vcM0R6iSekqm6dZPDbU3VrYdvjQJpOEOfdDI&#13;&#10;WKKnrE7po5+jGKfeCw1zHcdTT3+IzR8AAAD//wMAUEsDBBQABgAIAAAAIQAeppN44wAAAA4BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3Hb0o7Rla7uhJjYDSE6NDimjWkrmqRqsq3w&#13;&#10;6zEnuFi23vP7yDeT6cWJRt85ixDPIxBka6c72yC87h9nKQgflNWqd5YQvsjDpri8yFWm3dm+0KkM&#13;&#10;jWAR6zOF0IYwZFL6uiWj/NwNZBn7cKNRgc+xkXpUZxY3vVxEUSKN6iw7tGqgh5bqz/JoEHwdJYfn&#13;&#10;ZXl4q+SOvu+03r7vnhCvr6btmsf9GkSgKfx9wG8Hzg8FB6vc0WoveoRZehMzFWERJyCYcButeKkQ&#13;&#10;0nQJssjl/xrFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKF0P8OAIAAGkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAeppN44wAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" strokecolor="white [3212]">
+              <v:shape w14:anchorId="389E4BDB" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-41.45pt;margin-top:11.1pt;width:295.35pt;height:33.4pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDKF0P8OAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQlZduo6WrpUoS0&#13;&#10;XKSFD3AcJ7FwPMZ2m5SvZ+y03e7yhsiD5fHleM6ZM1nfjr0iB2GdBF3SbJZSIjSHWuq2pD++794s&#13;&#10;KXGe6Zop0KKkR+Ho7eb1q/VgCjGHDlQtLEEQ7YrBlLTz3hRJ4ngneuZmYITGzQZszzyGtk1qywZE&#13;&#10;71UyT9N3yQC2Nha4cA5X76dNuon4TSO4/9o0TniiSoq5+TjaOFZhTDZrVrSWmU7yUxrsH7LomdT4&#13;&#10;6AXqnnlG9lb+BdVLbsFB42cc+gSaRnIROSCbLH3B5rFjRkQuKI4zF5nc/4PlXw6P5pslfnwPIxYw&#13;&#10;knDmAfhPRzRsO6ZbcWctDJ1gNT6cBcmSwbjidDVI7QoXQKrhM9RYZLb3EIHGxvZBFeRJEB0LcLyI&#13;&#10;LkZPOC6+vVmkq3xBCce9fJ5ny1iVhBXn28Y6/1FAT8KkpBaLGtHZ4cH5kA0rzkfCYw6UrHdSqRjY&#13;&#10;ttoqSw4MDbCLXyTw4pjSZCjpajFfTAI8gwheFBeQqp1EUvse2U7AWRq+yUy4jpab1s9Mop0DREz2&#13;&#10;WYK99NgASvYlXV6hBLU/6Dra0zOppjkyVfokf1B80t6P1UhkjeqFDEI1KqiPWA8Lk9+xP3HSgf1N&#13;&#10;yYBeL6n7tWdWUKI+aazpKsvz0BwxyBc3cwzs9U51vcM0R6iSekqm6dZPDbU3VrYdvjQJpOEOfdDI&#13;&#10;WKKnrE7po5+jGKfeCw1zHcdTT3+IzR8AAAD//wMAUEsDBBQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctoQKRtvVnRATuyFEQYNj2pi2okmqJtsK&#13;&#10;vx5zgosly+89v6/YzHYQR5pC7x3C1VKBINd407sW4fXlYZGCCFE7owfvCOGLAmzK87NC58af3DMd&#13;&#10;q9gKDnEh1whdjGMuZWg6sjos/UiObx9+sjryOrXSTPrE4XaQiVIraXXv+EOnR7rvqPmsDhYhNGq1&#13;&#10;f7qu9m+13NF3Zsz2ffeIeHkxb9c87tYgIs3xzwG/DNwfSi5W+4MzQQwIizTJWIqQJAkIFtyoWwaq&#13;&#10;EdJMgSwL+R+j/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKF0P8OAIAAGkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdkdDB4wAAAA4BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" strokecolor="white [3212]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5017329D" w14:textId="77777777" w:rsidR="00E268D2" w:rsidRPr="00D11591" w:rsidRDefault="00E268D2" w:rsidP="00E268D2">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D11591">
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>* prawidłowe zaznaczy</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  - </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D11591">
@@ -9927,187 +10236,187 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC5B9E">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16362A50" wp14:editId="6DCDB16C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16362A50" wp14:editId="19E5C2BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2084945</wp:posOffset>
+              <wp:posOffset>2087880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>10144664</wp:posOffset>
+              <wp:posOffset>10147935</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1674000" cy="410400"/>
+            <wp:extent cx="1673860" cy="410210"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="76" name="Obraz 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Bez nazwy-2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1674000" cy="410400"/>
+                      <a:ext cx="1673860" cy="410210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E268D2" w:rsidRPr="00F226E9" w:rsidSect="006D781F">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="532" w:left="1417" w:header="0" w:footer="680" w:gutter="0"/>
       <w:pgBorders w:zOrder="back" w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F4CCBE0" w14:textId="77777777" w:rsidR="004942BD" w:rsidRDefault="004942BD" w:rsidP="00FB60C5">
+    <w:p w14:paraId="23F6310C" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A62C19E" w14:textId="77777777" w:rsidR="004942BD" w:rsidRDefault="004942BD" w:rsidP="00FB60C5">
+    <w:p w14:paraId="241D9B68" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aghara Pro">
     <w:panose1 w:val="02000503000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -10125,61 +10434,61 @@
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="50862599" w14:textId="77777777" w:rsidR="004A0995" w:rsidRPr="00D11591" w:rsidRDefault="004A0995" w:rsidP="00D11591">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="106B25A7" w14:textId="77777777" w:rsidR="004942BD" w:rsidRDefault="004942BD" w:rsidP="00FB60C5">
+    <w:p w14:paraId="760F9118" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E68F2DC" w14:textId="77777777" w:rsidR="004942BD" w:rsidRDefault="004942BD" w:rsidP="00FB60C5">
+    <w:p w14:paraId="42F1043B" w14:textId="77777777" w:rsidR="00BF29FC" w:rsidRDefault="00BF29FC" w:rsidP="00FB60C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D60B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B4BA6C"/>
     <w:lvl w:ilvl="0" w:tplc="64E4FABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -10663,141 +10972,152 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="483281361">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1179807066">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1391078640">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1914468905">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="515923525">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R+RSfgBtLwIsaDNoN2sFjjC9hDymIXY0Tds4b5lfpH1EH8WivXnRX8bTQA06IgR99RXhjfOGaqQZUO0ihvYjwQ==" w:salt="lP5031aPzGLH0parhibOBw=="/>
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="144"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D06464"/>
+    <w:rsid w:val="00006765"/>
     <w:rsid w:val="00050DB0"/>
+    <w:rsid w:val="00063AE5"/>
     <w:rsid w:val="00071029"/>
     <w:rsid w:val="00072C8D"/>
     <w:rsid w:val="000754B7"/>
     <w:rsid w:val="000819C5"/>
     <w:rsid w:val="00092898"/>
     <w:rsid w:val="000A3B89"/>
     <w:rsid w:val="000B3CAF"/>
+    <w:rsid w:val="000D49B3"/>
     <w:rsid w:val="000F66B1"/>
+    <w:rsid w:val="001502D2"/>
     <w:rsid w:val="00150D08"/>
     <w:rsid w:val="00151653"/>
     <w:rsid w:val="0015203C"/>
     <w:rsid w:val="00155ED1"/>
     <w:rsid w:val="00156E13"/>
     <w:rsid w:val="00183105"/>
     <w:rsid w:val="00192A58"/>
+    <w:rsid w:val="001C0FB2"/>
     <w:rsid w:val="001C58CD"/>
     <w:rsid w:val="001E2629"/>
     <w:rsid w:val="002046D7"/>
     <w:rsid w:val="0020552F"/>
     <w:rsid w:val="0021478B"/>
     <w:rsid w:val="00225DE4"/>
     <w:rsid w:val="002332F7"/>
     <w:rsid w:val="00261027"/>
     <w:rsid w:val="00264FD3"/>
     <w:rsid w:val="00271A97"/>
     <w:rsid w:val="002739DB"/>
     <w:rsid w:val="00283B7B"/>
+    <w:rsid w:val="00285839"/>
     <w:rsid w:val="002870FF"/>
     <w:rsid w:val="002B4A90"/>
     <w:rsid w:val="002C03BB"/>
     <w:rsid w:val="002C5387"/>
     <w:rsid w:val="002D0408"/>
+    <w:rsid w:val="002D5F91"/>
     <w:rsid w:val="002D6D30"/>
+    <w:rsid w:val="002E0622"/>
     <w:rsid w:val="002E47CA"/>
     <w:rsid w:val="002F0CA8"/>
     <w:rsid w:val="002F56AE"/>
     <w:rsid w:val="003139E1"/>
+    <w:rsid w:val="00317F5D"/>
+    <w:rsid w:val="00324E42"/>
     <w:rsid w:val="00364BBA"/>
     <w:rsid w:val="00371191"/>
     <w:rsid w:val="003756FF"/>
     <w:rsid w:val="00396403"/>
     <w:rsid w:val="003A17DD"/>
     <w:rsid w:val="003B77C3"/>
     <w:rsid w:val="003E5C6A"/>
     <w:rsid w:val="00413C18"/>
     <w:rsid w:val="00421C2E"/>
     <w:rsid w:val="00427BE5"/>
     <w:rsid w:val="00444142"/>
     <w:rsid w:val="00446E90"/>
     <w:rsid w:val="0046744D"/>
     <w:rsid w:val="004942BD"/>
     <w:rsid w:val="004A0995"/>
     <w:rsid w:val="004B7405"/>
     <w:rsid w:val="004E51DB"/>
     <w:rsid w:val="005066F8"/>
     <w:rsid w:val="0056056F"/>
     <w:rsid w:val="00561AC6"/>
     <w:rsid w:val="005624C1"/>
     <w:rsid w:val="005639F1"/>
+    <w:rsid w:val="0056629E"/>
     <w:rsid w:val="00574834"/>
     <w:rsid w:val="00585EE7"/>
     <w:rsid w:val="005C1AAF"/>
     <w:rsid w:val="005E30EC"/>
     <w:rsid w:val="005E345C"/>
     <w:rsid w:val="005E7015"/>
     <w:rsid w:val="005F46D9"/>
     <w:rsid w:val="00600CED"/>
     <w:rsid w:val="00610C3C"/>
     <w:rsid w:val="00661C3C"/>
     <w:rsid w:val="00692A86"/>
     <w:rsid w:val="006B1D63"/>
     <w:rsid w:val="006B3CEF"/>
     <w:rsid w:val="006B4E99"/>
     <w:rsid w:val="006D781F"/>
     <w:rsid w:val="006F23D6"/>
     <w:rsid w:val="006F2D8C"/>
     <w:rsid w:val="006F652E"/>
     <w:rsid w:val="00711517"/>
     <w:rsid w:val="00711A03"/>
     <w:rsid w:val="00720FBD"/>
     <w:rsid w:val="00722A6B"/>
     <w:rsid w:val="00723836"/>
     <w:rsid w:val="00744701"/>
     <w:rsid w:val="00761E91"/>
@@ -10805,96 +11125,103 @@
     <w:rsid w:val="00774431"/>
     <w:rsid w:val="00780775"/>
     <w:rsid w:val="00781AA0"/>
     <w:rsid w:val="007B4AAA"/>
     <w:rsid w:val="007C412C"/>
     <w:rsid w:val="007C6EFE"/>
     <w:rsid w:val="007D111C"/>
     <w:rsid w:val="007D4ADA"/>
     <w:rsid w:val="007E01D1"/>
     <w:rsid w:val="00806B58"/>
     <w:rsid w:val="008158ED"/>
     <w:rsid w:val="0082769C"/>
     <w:rsid w:val="00852776"/>
     <w:rsid w:val="00866F0B"/>
     <w:rsid w:val="0088511F"/>
     <w:rsid w:val="008A1665"/>
     <w:rsid w:val="008A1946"/>
     <w:rsid w:val="008C7DFA"/>
     <w:rsid w:val="008E3796"/>
     <w:rsid w:val="008E4A17"/>
     <w:rsid w:val="008F5DDE"/>
     <w:rsid w:val="00912DAF"/>
     <w:rsid w:val="009238C1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="00965730"/>
+    <w:rsid w:val="00974102"/>
     <w:rsid w:val="009774F2"/>
+    <w:rsid w:val="009A321E"/>
     <w:rsid w:val="009B5389"/>
     <w:rsid w:val="009E764A"/>
     <w:rsid w:val="00A05C88"/>
     <w:rsid w:val="00A14DC8"/>
     <w:rsid w:val="00A651A5"/>
     <w:rsid w:val="00A9226E"/>
     <w:rsid w:val="00A93E62"/>
     <w:rsid w:val="00AC5B9E"/>
     <w:rsid w:val="00AC6C8A"/>
+    <w:rsid w:val="00AD5625"/>
     <w:rsid w:val="00B05030"/>
     <w:rsid w:val="00B11C7C"/>
     <w:rsid w:val="00B20F7B"/>
     <w:rsid w:val="00B23DB1"/>
     <w:rsid w:val="00B47CC6"/>
     <w:rsid w:val="00B64482"/>
+    <w:rsid w:val="00B65109"/>
     <w:rsid w:val="00B718EF"/>
     <w:rsid w:val="00B72604"/>
     <w:rsid w:val="00B741EC"/>
     <w:rsid w:val="00BA46C8"/>
     <w:rsid w:val="00BD0BC8"/>
+    <w:rsid w:val="00BF29FC"/>
+    <w:rsid w:val="00C32E26"/>
     <w:rsid w:val="00C463A4"/>
     <w:rsid w:val="00C54B76"/>
     <w:rsid w:val="00C57607"/>
     <w:rsid w:val="00C607F3"/>
     <w:rsid w:val="00C906E5"/>
     <w:rsid w:val="00C90ED3"/>
     <w:rsid w:val="00C96F89"/>
     <w:rsid w:val="00CB19B7"/>
     <w:rsid w:val="00CD4932"/>
     <w:rsid w:val="00CE2B87"/>
     <w:rsid w:val="00CF3E79"/>
     <w:rsid w:val="00D034FE"/>
     <w:rsid w:val="00D06464"/>
     <w:rsid w:val="00D11591"/>
     <w:rsid w:val="00D20483"/>
     <w:rsid w:val="00D76908"/>
     <w:rsid w:val="00D76927"/>
     <w:rsid w:val="00DA056D"/>
     <w:rsid w:val="00DB43CC"/>
     <w:rsid w:val="00DC2DE2"/>
     <w:rsid w:val="00DE2BEA"/>
     <w:rsid w:val="00DE3DD2"/>
     <w:rsid w:val="00DF3716"/>
     <w:rsid w:val="00E268D2"/>
     <w:rsid w:val="00E3167C"/>
+    <w:rsid w:val="00E33F68"/>
     <w:rsid w:val="00E37D08"/>
     <w:rsid w:val="00E4592B"/>
     <w:rsid w:val="00E52324"/>
     <w:rsid w:val="00E52538"/>
     <w:rsid w:val="00E5412C"/>
     <w:rsid w:val="00EA1FF9"/>
     <w:rsid w:val="00EA515E"/>
     <w:rsid w:val="00EA7596"/>
     <w:rsid w:val="00EE0AC0"/>
     <w:rsid w:val="00EE7087"/>
     <w:rsid w:val="00F226E9"/>
     <w:rsid w:val="00FB60C5"/>
     <w:rsid w:val="00FB731A"/>
     <w:rsid w:val="00FC3054"/>
     <w:rsid w:val="00FD16D8"/>
     <w:rsid w:val="00FE2E59"/>
     <w:rsid w:val="00FE5766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -12400,66 +12727,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1831C1BE-9306-AB4B-9DF0-E99BE3EB3E40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1378</Words>
-  <Characters>8274</Characters>
+  <Words>1392</Words>
+  <Characters>8358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9633</CharactersWithSpaces>
+  <CharactersWithSpaces>9731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>